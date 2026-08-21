--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -31,64 +31,85 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="75" windowWidth="14880" windowHeight="8340" tabRatio="915" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Титул" sheetId="6" r:id="rId1"/>
     <sheet name="Содержание" sheetId="4" r:id="rId2"/>
     <sheet name="Общие условия" sheetId="5" r:id="rId3"/>
     <sheet name="РКО и доп.услуги" sheetId="15" r:id="rId4"/>
     <sheet name="ДБО+лимиты в ДБО" sheetId="16" r:id="rId5"/>
     <sheet name="Карты+станд.лимиты" sheetId="7" r:id="rId6"/>
     <sheet name="Инд.лимиты по картам" sheetId="12" r:id="rId7"/>
     <sheet name="Кред. карты+станд.лимиты" sheetId="9" r:id="rId8"/>
     <sheet name="Инд.лимиты по кред.картам" sheetId="13" r:id="rId9"/>
     <sheet name="Карты стор.Банков+лимиты" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ДБО+лимиты в ДБО'!$A$2:$E$113</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Карты+станд.лимиты'!$A$4:$M$116</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Карты+станд.лимиты'!$A$4:$M$120</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Кред. карты+станд.лимиты'!$A$4:$F$53</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'РКО и доп.услуги'!$A$2:$E$348</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'РКО и доп.услуги'!$A$2:$E$343</definedName>
+    <definedName name="№_примечания">'РКО и доп.услуги'!$A$345</definedName>
+    <definedName name="Время_приема_распоряжений">'РКО и доп.услуги'!$A$402</definedName>
+    <definedName name="Лимиты_в_дистанционных_сервисах_Интернет_банк_и_Мобильный_банк">'ДБО+лимиты в ДБО'!$A$27</definedName>
+    <definedName name="Лимиты_по_обслуживанию_банковских_карт">'Карты+станд.лимиты'!$A$73</definedName>
+    <definedName name="Лимиты_по_обслуживанию_кредитных_карт">'Кред. карты+станд.лимиты'!$A$39</definedName>
+    <definedName name="Номер_РКО" localSheetId="3">'РКО и доп.услуги'!$A$345</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Карты стор.Банков+лимиты'!$A$1:$E$25</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Карты+станд.лимиты'!$A$1:$M$149</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Карты+станд.лимиты'!$A$1:$M$153</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Кред. карты+станд.лимиты'!$A$1:$F$65</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'РКО и доп.услуги'!$A$1:$E$405</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'РКО и доп.услуги'!$A$1:$E$400</definedName>
+    <definedName name="Раздел_1">'РКО и доп.услуги'!$A$3</definedName>
+    <definedName name="Раздел_10">'РКО и доп.услуги'!$A$318</definedName>
+    <definedName name="Раздел_11">'РКО и доп.услуги'!$A$326</definedName>
+    <definedName name="Раздел_12">'РКО и доп.услуги'!$A$333</definedName>
+    <definedName name="Раздел_13">'РКО и доп.услуги'!#REF!</definedName>
+    <definedName name="Раздел_14">'РКО и доп.услуги'!$A$336</definedName>
+    <definedName name="Раздел_15">'РКО и доп.услуги'!$A$339</definedName>
+    <definedName name="Раздел_2">'РКО и доп.услуги'!$A$27</definedName>
+    <definedName name="Раздел_3">'РКО и доп.услуги'!$A$151</definedName>
+    <definedName name="Раздел_4">'РКО и доп.услуги'!$A$200</definedName>
+    <definedName name="Раздел_5">'РКО и доп.услуги'!$A$241</definedName>
+    <definedName name="Раздел_6">'РКО и доп.услуги'!$A$268</definedName>
+    <definedName name="Раздел_7">'РКО и доп.услуги'!$A$290</definedName>
+    <definedName name="Раздел_8">'РКО и доп.услуги'!$A$296</definedName>
+    <definedName name="Раздел_9">'РКО и доп.услуги'!$A$311</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3668" uniqueCount="1464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3691" uniqueCount="1453">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Условия оплаты</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>1.5.</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
@@ -254,59 +275,50 @@
     <t>3.1.</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>3.4.</t>
   </si>
   <si>
     <t>3.5.</t>
   </si>
   <si>
     <t>3.6.</t>
   </si>
   <si>
     <t>3.7.</t>
   </si>
   <si>
     <t>3.8.</t>
   </si>
   <si>
     <t>3.9.</t>
-  </si>
-[...7 lines deleted...]
-    <t>3.12.</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
   <si>
     <t>7.1.</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>Перевод средств со счета, кроме переводов по заявлению клиента на периодическое перечисление средств по указанным реквизитам:</t>
   </si>
   <si>
     <t>Перевод средств в рамках соглашения с администрацией Приморского края на строительство или приобретение жилого помещения для участников ВОВ</t>
   </si>
   <si>
     <t>В рамках аккредитива – на счета физических лиц, юридических лиц и индивидуальных предпринимателей (внутри банка, за пределы банка)</t>
   </si>
@@ -789,56 +801,50 @@
   </si>
   <si>
     <t>Покупка поврежденной иностранной валюты (доллары США, евро) за российские рубли.
 Поврежденная иностранная валюта других государств Банком не принимается.</t>
   </si>
   <si>
     <t>Пополнение текущих счетов, счетов срочных вкладов в наличной иностранной валюте:</t>
   </si>
   <si>
     <t>доллары США (USD) (банкноты серии 1996 – 2006А гг.)</t>
   </si>
   <si>
     <t>доллары США (USD) (банкноты серии 1928- 1995 гг.)</t>
   </si>
   <si>
     <t>доллары США (USD) (банкноты NexGen серии 2004-2021 гг.)</t>
   </si>
   <si>
     <t>евро (EUR), китайский юань (CNY)</t>
   </si>
   <si>
     <t>Покупка долларов США:</t>
   </si>
   <si>
     <t>без взимания вознаграждения</t>
-  </si>
-[...4 lines deleted...]
-    <t>3.10.2.</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>4.1.1.</t>
   </si>
   <si>
     <t>4.1.2.</t>
   </si>
   <si>
     <t>Перевод в целях пожертвований и (или) благотворительности в адрес организаций, включенных в реестр социально ориентированных некоммерческих организаций6</t>
   </si>
   <si>
     <t>Валюта, в которой можно открыть срочный вклад, устанавливается в соответствии с условиями вкладов, действующих в Банке на момент подписания заявлении на открытие банковского вклада. Виды и условия вкладов размещены на сайте Банка www.primbank.ru.</t>
   </si>
   <si>
     <t>Оплата производится в рублях по курсу ЦБ РФ, установленному на день оплаты комиссии клиентом.</t>
   </si>
   <si>
     <t>Оплата производится в рублях по курсу ЦБ РФ, установленному на день оплаты комиссии клиентом, либо в валюте счета при безналичном списании.</t>
   </si>
   <si>
     <t>В случае отсутствия возможности выдать наличные денежные средства в валюте счета, выдача производится в рублях по курсу иностранной валюты к валюте Российской Федерации, используемому при совершении операций по покупке у физических лиц безналичной иностранной валюты, установленному Банком на момент осуществления расходной операции.</t>
   </si>
@@ -947,99 +953,90 @@
   <si>
     <t>3-х сторонний договор аренды индивидуального сейфа – договор аренды индивидуального сейфа хранения ценностей с особым режимом допуска.</t>
   </si>
   <si>
     <t>Комиссия оплачивается при открытии договора, а также в случае пролонгации (продления) договора.</t>
   </si>
   <si>
     <t>Штраф не удерживается в случае пролонгации (продлении) договора аренды индивидуального сейфа.</t>
   </si>
   <si>
     <t>Открытие аккредитива</t>
   </si>
   <si>
     <t>Увеличение суммы аккредитива</t>
   </si>
   <si>
     <t xml:space="preserve">Увеличение суммы аккредитива </t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>5.3.</t>
   </si>
   <si>
-    <t>по иным сделкам</t>
-[...1 lines deleted...]
-  <si>
     <t>5% от суммы увеличения аккредитива</t>
   </si>
   <si>
     <t>5.4.</t>
   </si>
   <si>
     <t>Проверка документов может осуществляться в срок до 5 (пяти) рабочих дней со дня, следующего за днем предоставления документов.</t>
   </si>
   <si>
     <t>5.5.</t>
   </si>
   <si>
     <t>Тариф применятся для аккредитивов, в которых Покупатель (Плательщик по аккредитиву) является физическим лицом-клиентом Банка.</t>
   </si>
   <si>
     <t>Услуга не предоставляется.</t>
   </si>
   <si>
     <t>Оплата производится в рублях по курсу ЦБ РФ, установленному на день оплаты комиссии клиентом, вне зависимости от валюты сделки.</t>
   </si>
   <si>
-    <t>Клиент-участник ЗПП – физическое лицо – держатель банковской карты, выпущенной Банком, являющийся сотрудником организации, с которой у Банка заключен договор на открытие карточных счетов, выпуск и обслуживание банковских карт для перечисления денежных средств на выплату заработной платы.</t>
-[...1 lines deleted...]
-  <si>
     <t>Штраф за хранение слитков драгоценных металлов по истечении срока, установленного договором</t>
   </si>
   <si>
     <t>6.3.</t>
   </si>
   <si>
     <t>6.2.</t>
   </si>
   <si>
     <t>8.2.</t>
   </si>
   <si>
     <t>8.3.</t>
   </si>
   <si>
     <t>8.4.</t>
   </si>
   <si>
     <t>8.5.</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.6.</t>
   </si>
   <si>
     <t>10.1.</t>
   </si>
   <si>
     <t>7.1., 7.2.</t>
   </si>
   <si>
     <t>Выдача в кассе слитков драгоценного металла (золото) со счета в драгоценном металле (золото):</t>
   </si>
   <si>
     <t>Котировки продажи применяются в месте продажи при наличии соответствующей номенклатуры слитков и их количества, достаточного для совершения операции в данном месте продажи. В части номенклатуры слитков, отсутствующей в месте продажи, котировки являются индикативными и установлены без обязательства Банка продавать эти слитки по указанным индикативным котировкам.  
 Котировки покупки применяются в местах покупки слитков драгоценных металлов, определенных Приказом Банка. В случае если данное подразделение Банка не осуществляет покупку слитков драгоценных металлов, то котировки покупки для данного подразделения являются индикативными.</t>
   </si>
   <si>
     <t>Открытие счета</t>
   </si>
   <si>
     <t>Обслуживание счета</t>
   </si>
   <si>
     <t>Зачисление на счет</t>
   </si>
   <si>
     <t>0,05% от суммы зачисления</t>
@@ -1059,95 +1056,86 @@
   <si>
     <t>Зачисление денежных средств на счет, поступивших безналичным путем</t>
   </si>
   <si>
     <t>Возврат ошибочно зачисленных на счет денежных средств.</t>
   </si>
   <si>
     <t>Время приема распоряжений в иностранной валюте для исполнения текущим операционным днем</t>
   </si>
   <si>
     <t>Вид операции</t>
   </si>
   <si>
     <t>Наименование валюты перевода</t>
   </si>
   <si>
     <t>Время приема перевода для исполнения текущим операционным днем (время Владивостокское)</t>
   </si>
   <si>
     <t>Перевод через корреспондентские счета</t>
   </si>
   <si>
     <t>Вьетнамский донг</t>
   </si>
   <si>
-    <t>Киргизский сом</t>
-[...1 lines deleted...]
-  <si>
     <t>до 21:00*</t>
   </si>
   <si>
     <t>до 17:00*</t>
   </si>
   <si>
     <t>до 23:00**</t>
   </si>
   <si>
-    <t>до 16:30**</t>
-[...1 lines deleted...]
-  <si>
     <t>*После указанного времени переводы принимаются с датой исполнения следующим операционным днем.</t>
   </si>
   <si>
     <t>1.3.10.1.</t>
   </si>
   <si>
     <t>1.3.10.2.</t>
   </si>
   <si>
     <t>1.3.10.3.</t>
   </si>
   <si>
     <t>1.3.10.4.</t>
   </si>
   <si>
     <t>открываемый для конвертации денежных средств с последующей выдачей наличных</t>
   </si>
   <si>
     <t>в валюте российский рубль (RUR)</t>
   </si>
   <si>
     <t>в валюте евро (EUR)</t>
   </si>
   <si>
     <t>в валютах доллары США (USD), китайский юань (CNY)</t>
   </si>
   <si>
-    <t>в валютах вьетнамские донги (VND), киргизские сомы (KGS), тайские баты (THB), японская иена (JPY), корейская вона (KRW)</t>
-[...1 lines deleted...]
-  <si>
     <t>Раздел 2. Расчетно-кассовое обслуживание в рублях</t>
   </si>
   <si>
     <t>Перевод средств в качестве платы за жилое помещение и коммунальные услуги, пеней за несвоевременное и (или) неполное внесение платы за жилое помещение и коммунальные услуги физическими лицами, которые нуждаются в социальной поддержке</t>
   </si>
   <si>
     <t>Перевод в целях пожертвований и (или) благотворительности в адрес организаций, включенных в реестр социально ориентированных некоммерческих организаций</t>
   </si>
   <si>
     <t>Перевод со счета денежных средств, зачисленных в качестве ежегодной семейной выплаты гражданам, имеющим двух и более детей</t>
   </si>
   <si>
     <t>ежегодная семейная выплата гражданам, имеющим двух и более детей</t>
   </si>
   <si>
     <t>В качестве платы за жилое помещение и коммунальные услуги, пеней за несвоевременное и (или) неполное внесение платы за жилое помещение и коммунальные услуги физическими лицами, которые нуждаются в социальной поддержке</t>
   </si>
   <si>
     <t>В целях пожертвований и (или) благотворительности в адрес организаций, включенных в реестр социально ориентированных некоммерческих организаций</t>
   </si>
   <si>
     <t>Раздел 3. Расчетно-кассовое обслуживание в иностранной валюте</t>
   </si>
   <si>
     <t>2.13.1.</t>
@@ -1233,173 +1221,125 @@
   <si>
     <t>2.15.</t>
   </si>
   <si>
     <t>2.16.</t>
   </si>
   <si>
     <t>2.18.</t>
   </si>
   <si>
     <t>2.19.</t>
   </si>
   <si>
     <t>2.20.</t>
   </si>
   <si>
     <t>2.21.</t>
   </si>
   <si>
     <t>2.22.</t>
   </si>
   <si>
     <t>2.23.</t>
   </si>
   <si>
-    <t>на вклад физического лица в валюте USD, EUR, CNY, RUR</t>
-[...1 lines deleted...]
-  <si>
     <t>1,2% от суммы перевода, минимум 260000 VND</t>
   </si>
   <si>
-    <t>1,2% от суммы перевода, минимум 970 KGS</t>
-[...1 lines deleted...]
-  <si>
     <t>50 USD</t>
   </si>
   <si>
     <t>10 USD</t>
   </si>
   <si>
     <t>30 USD</t>
   </si>
   <si>
-    <t>3.7.1.</t>
-[...34 lines deleted...]
-  <si>
     <t>Перевод внутри Банка:</t>
   </si>
   <si>
     <t>справка о наличии и состоянии счетов на английском языке (выдача производится на следующий рабочий день)</t>
   </si>
   <si>
     <t>срочная справка о наличии и состоянии счетов на английском языке (выдача производится в течение 1 часа)</t>
   </si>
   <si>
     <t>Предоставление справки с подтверждением о проведении операции в кассе Банка (оплата услуги осуществляется в ИПТ):</t>
   </si>
   <si>
     <t>Предоставление справки с подтверждением о проведении операции в платежном терминале Банка (ИПТ) (оплата услуги осуществляется в ИПТ):</t>
   </si>
   <si>
     <t>первичное предоставление копии документов</t>
   </si>
   <si>
     <t>Штраф за несвоевременное освобождение сейфа</t>
   </si>
   <si>
     <t>4.1.3.</t>
   </si>
   <si>
     <t>4.1.4.</t>
   </si>
   <si>
     <t>для новых договоров, оформленных с 01.01.2019</t>
   </si>
   <si>
     <t>для договоров, оформленных в период с 01.11.2015 по 31.12.2018 и пролонгируемых с 01.01.2019</t>
   </si>
   <si>
     <t>для договоров, оформленных до 01.11.2015 и пролонгируемых с 01.11.2015</t>
   </si>
   <si>
     <t>Прием и проверка документов</t>
   </si>
   <si>
-    <t>по сделкам клиентов-участников ЗПП</t>
-[...1 lines deleted...]
-  <si>
     <t>5.1.1.</t>
   </si>
   <si>
     <t>5.1.2.</t>
   </si>
   <si>
     <t>5.1.3.</t>
   </si>
   <si>
     <t>5.1.4.</t>
   </si>
   <si>
     <t>5.2.1.</t>
   </si>
   <si>
     <t>5.3.1.</t>
   </si>
   <si>
     <t>5.3.2.</t>
   </si>
   <si>
     <t>5.3.3.</t>
   </si>
   <si>
-    <t>Открытие аккредитива:</t>
-[...1 lines deleted...]
-  <si>
     <t>50 руб., в т.ч. НДС</t>
   </si>
   <si>
     <t>при хранении от 1 гр. до 1000 г. (включительно)</t>
   </si>
   <si>
     <t>при хранении от 1001 г. до 5000 г. (включительно)</t>
   </si>
   <si>
     <t>при хранении свыше 5000 г.</t>
   </si>
   <si>
     <t>70 руб., в т.ч. НДС</t>
   </si>
   <si>
     <t>60 руб., в т.ч. НДС</t>
   </si>
   <si>
     <t>По котировкам (курсу) Банка</t>
   </si>
   <si>
     <t>6.2.1.</t>
   </si>
   <si>
     <t>слиток золота мерный 1 г</t>
@@ -1407,68 +1347,50 @@
   <si>
     <t>слиток золота мерный 5 г</t>
   </si>
   <si>
     <t>слиток золота мерный 10 г</t>
   </si>
   <si>
     <t>слиток золота мерный 20 г</t>
   </si>
   <si>
     <t>слиток золота мерный 50 г</t>
   </si>
   <si>
     <t>слиток золота мерный 100 г</t>
   </si>
   <si>
     <t>слиток золота мерный 250 г</t>
   </si>
   <si>
     <t>слиток золота мерный 500 г</t>
   </si>
   <si>
     <t>слиток золота мерный 1000 г</t>
   </si>
   <si>
-    <t>5,5% от стоимости слитка</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Ведение счета </t>
   </si>
   <si>
     <t>Открытие счета (в драгоценном металле золото (А98), серебро (А99))</t>
   </si>
   <si>
     <t>Пополнение счета/списание со счета без физической поставки драгоценного металла</t>
   </si>
   <si>
     <t>9.1.</t>
   </si>
   <si>
     <t>9.2.</t>
   </si>
   <si>
     <t>9.3.</t>
   </si>
   <si>
     <t>9.4.</t>
   </si>
   <si>
     <t>9.4.1.</t>
   </si>
   <si>
     <t>9.4.2.</t>
@@ -1491,140 +1413,122 @@
   <si>
     <t>11.3.</t>
   </si>
   <si>
     <t>11.4.</t>
   </si>
   <si>
     <t>Раздел 1. Открытие и ведение счетов в рублях и иностранной валюте</t>
   </si>
   <si>
     <t>4.2.1.</t>
   </si>
   <si>
     <t>4.2.2.</t>
   </si>
   <si>
     <t>4.5.</t>
   </si>
   <si>
     <t>12.1.</t>
   </si>
   <si>
     <t>12.2.</t>
   </si>
   <si>
-    <t>14.1.</t>
-[...1 lines deleted...]
-  <si>
     <t>Открытие срочного вклада</t>
   </si>
   <si>
     <t>открываемый физическим лицам при предъявлении свидетельства пенсионера (пенсионного удостоверения) либо справки, выданной СФР, о том, что гражданин является получателем пенсии (пенсионером по возрасту, инвалидности, стажу работы и т.д.); без предъявления удостоверения/ свидетельства/ справки – гражданам, достигшим пенсионного возраста (возраст определяется на основании документа, удостоверяющего личность): для женщин – по 1967 год рождения (включительно), для мужчин – по 1962 год рождения (включительно)</t>
   </si>
   <si>
     <t>открываемый прочим физическим лицам</t>
-  </si>
-[...1 lines deleted...]
-    <t>Открытие текущего счета (валюта: российский рубль (RUR), доллары США (USD), евро (EUR), японская иена (JPY), китайский юань (CNY), вьетнамские донги (VND), киргизские сомы (KGS), тайские баты (THB), корейская вона (KRW)):</t>
   </si>
   <si>
     <t>открываемый физическим лицам при предъявлении свидетельства пенсионера (пенсионного удостоверения) либо справки, выданной СФР, о том, что гражданин является получателем пенсии (пенсионером по возрасту, инвалидности, стажу работы и т.д.); без предъявления удостоверения/ свидетельства/ справки – гражданам, достигшим пенсионного возраста (возраст определяется на основании документа, удостоверяющего личность): для женщин – по 1967 год рождения (включительно), для мужчин – по 1962 год рождения (включительно)</t>
   </si>
   <si>
     <t>открываемый дистанционно в Мобильном банке, Интернет-банке</t>
   </si>
   <si>
     <t>Открытие залогового счета</t>
   </si>
   <si>
     <t>В размере остатка на счете, но не более 500 руб./ 6 USD / 6 EUR / 900 JPY/ 8000 KRW/ 5 GBP/ 5 CHF/ 9 AUD/ 10 NZD/ 8 CAD/ 45 CNY/ 200 THB / 45 HKD/ 140000 VND/ 2200 AMD/ 500 KGS</t>
   </si>
   <si>
     <t>Перевод за пределы Банка в Российской Федерации:</t>
   </si>
   <si>
     <t>Перевод со счета, открытого военнослужащему, на банковский счет, открытый члену семьи военнослужащего</t>
   </si>
   <si>
     <t>Перевод за пределы банка (переводы в счет погашения кредитов не осуществляются):</t>
   </si>
   <si>
     <t>Выдача денежных средств клиенту, поступивших в качестве:
 - социальной выплаты на приобретение жилых помещений, зачисляемой на счет продавца жилого помещения
 - оплаты за приобретение в собственность Приморского края жилых помещений для детей сирот
 - социальной выплаты на компенсацию процентов по ипотеке, поступившей от Департамента труда и соц. развития Приморского края</t>
   </si>
   <si>
     <t>Обмен ветхих банкнот и дефектной монеты Банка России на годные к обращению банкноты и монету Банка России</t>
   </si>
   <si>
-    <t>на счет физического лица в валюте USD, EUR, JPY, CNY, VND, KGS, THB, KRW, RUR</t>
-[...1 lines deleted...]
-  <si>
     <t>2 USD (оплата производится в долларах США или в рублях по курсу ЦБ РФ, установленного в день внесения средств клиентом)</t>
   </si>
   <si>
     <t>Предоставление справки о наличии и состоянии счетов клиента:</t>
   </si>
   <si>
     <t>справка о наличии и состоянии счетов на русском языке (выдача производится на следующий рабочий день)</t>
   </si>
   <si>
     <t>срочная справка о наличии и состоянии счетов на русском языке (выдача производится в течение 1 часа)</t>
   </si>
   <si>
     <t>Предоставление справки о неисполнении либо частичном исполнении исполнительного документа имущественного характера, выданного не позднее чем за один год до даты обращения, необходимой для подачи заявления о признании банкротом во внесудебном порядке (выдача производится в течение 10 рабочих дней без учета дня поступления заявления)</t>
   </si>
   <si>
     <t>Предоставление справки о неисполнении либо частичном исполнении исполнительного документа имущественного характера, выданного не позднее чем за семь лет до даты обращения, необходимой для подачи заявления о признании банкротом во внесудебном порядке (выдача производится в течение 10 рабочих дней без учета дня поступления заявления)</t>
   </si>
   <si>
     <t>Комиссия за оформление 3-х стороннего договора аренды сейфа</t>
   </si>
   <si>
     <t>Открытие покрытого / непокрытого клиентом аккредитива</t>
   </si>
   <si>
-    <t>по сделкам клиентов-участников ЗПП с приобретением объекта недвижимости у застройщиков с льготными условиями кредитования</t>
-[...1 lines deleted...]
-  <si>
     <t>Раскрытие аккредитива для всех видов аккредитивов (не позднее одного рабочего дня, следующего за днем окончания проверки документов).</t>
   </si>
   <si>
     <t>Покупка/продажа слитков драгоценного металла (золото) без использования счета в драгоценном металле</t>
   </si>
   <si>
     <t>13.1.</t>
   </si>
   <si>
-    <t>15.1.</t>
-[...4 lines deleted...]
-  <si>
     <t>2.8., 2.9.</t>
   </si>
   <si>
     <t>Раздел 4. Информационно-справочное обслуживание</t>
   </si>
   <si>
     <t>4.6.</t>
   </si>
   <si>
     <t>4.7.</t>
   </si>
   <si>
     <t>4.8.</t>
   </si>
   <si>
     <t>4.9.</t>
   </si>
   <si>
     <t>4.10.</t>
   </si>
   <si>
     <t>4.11.</t>
   </si>
   <si>
     <t>4.12.</t>
@@ -1722,104 +1626,89 @@
   <si>
     <t>6.3.2.</t>
   </si>
   <si>
     <t>6.3.3.</t>
   </si>
   <si>
     <t>6.4.</t>
   </si>
   <si>
     <t>6.4.1.</t>
   </si>
   <si>
     <t>6.4.2.</t>
   </si>
   <si>
     <t>6.4.3.</t>
   </si>
   <si>
     <t>6.5.</t>
   </si>
   <si>
     <t>6.5.1.</t>
   </si>
   <si>
-    <t>6.5.1.1.</t>
-[...7 lines deleted...]
-  <si>
     <t>6.5.2.</t>
   </si>
   <si>
     <t>6.5.3.</t>
   </si>
   <si>
     <t>6.6.1.</t>
   </si>
   <si>
     <t>6.6.</t>
   </si>
   <si>
     <t>Раздел 7. Ответственное хранение</t>
   </si>
   <si>
     <t>8.3.1.</t>
   </si>
   <si>
     <t>8.3.2.</t>
   </si>
   <si>
     <t>9.5.</t>
   </si>
   <si>
     <t>10.4.1.</t>
   </si>
   <si>
     <t>10.4.2.</t>
   </si>
   <si>
     <t>2.4., 2.5., 2.6.</t>
   </si>
   <si>
-    <t>3.7.4.</t>
-[...1 lines deleted...]
-  <si>
     <t>по прочим платежам в японских иенах давностью до 90 дней включительно</t>
   </si>
   <si>
     <t>7500 JPY</t>
   </si>
   <si>
-    <t>6.5., 6.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Ежемесячно</t>
   </si>
   <si>
     <t>Комиссия взимается ежемесячно, до пятого рабочего дня месяца, начиная с 731-го дня с даты проведения последней операции. Комиссия не взимается, если остаток на счете равен нулю или более 5000 руб./ 35 USD / 35 EUR / 5500 JPY/ 55000 KRW/ 30 GBP/ 30 CHF/ 55 AUD/ 60 NZD/ 50 CAD / 250 CNY/ 1200 THB / 270 HKD / 900000 VND/ 14000 AMD / 3500 KGS. В случае если остаток денежных средств на счете меньше размера установленной комиссии, то комиссия устанавливается в размере остатка на счете. Комиссия не распространяется на банковские счета, открытые в связи с открытием срочного вклада, в течение срока действия вклада.</t>
   </si>
   <si>
     <t>Ежедневно</t>
   </si>
   <si>
     <t>Комиссия взимается ежедневно, за исключением первого рабочего дня, следующего за днем зачисления, и удерживается в размере не более доступного остатка на момент списания.</t>
   </si>
   <si>
     <t>При подписании заявления</t>
   </si>
   <si>
     <t>При вскрытии сейфа</t>
   </si>
   <si>
     <t>При закрытии договора</t>
   </si>
   <si>
     <t>При получении заявления/запроса</t>
   </si>
   <si>
     <t>При совершении операции</t>
@@ -1854,57 +1743,51 @@
   <si>
     <t>Сотовая связь: зарубежные операторы</t>
   </si>
   <si>
     <t>Связь, стационарная связь, интернет, IP телефония, телевидение, кабельное телевидение</t>
   </si>
   <si>
     <t>Оплата пошлин, сборов и прочих платежей в пользу бюджетной системы РФ (ГИБДД, УМВД, ФССП, ЗАГС, Росреестр и т.д.)</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод средств в качестве платы за жилое помещение и коммунальные услуги, пеней за несвоевременное и (или) неполное внесение платы за жилое помещение и коммунальные услуги </t>
   </si>
   <si>
     <t>Коммерческие договоры</t>
   </si>
   <si>
     <t>Переводы по прочим категориям услуг</t>
   </si>
   <si>
     <t>Перевод по Системе быстрых платежей (по номеру телефона на счет получателя в российском банке):</t>
   </si>
   <si>
     <t>Безналичный перевод со счета карты на счет (вклад), открытый в другом банке:</t>
   </si>
   <si>
-    <t>1% от суммы перевода, минимум 50 руб., максимум 1500 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>1% от суммы перевода</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,5% от суммы перевода, минимум 30 руб.</t>
   </si>
   <si>
     <t>5.1., 5.2., 5.3.</t>
   </si>
   <si>
     <t xml:space="preserve">№ </t>
   </si>
   <si>
     <t>№ примечания:</t>
   </si>
   <si>
     <t>Текст примечания</t>
   </si>
   <si>
     <t>Аэрофлот Бонус</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Не применимо</t>
   </si>
@@ -1993,90 +1876,84 @@
     <t>первые 2 - 0 руб., каждая последующая 500 руб.,  в том числе НДС</t>
   </si>
   <si>
     <t>Выпуск основной карты в течение 3 рабочих дней</t>
   </si>
   <si>
     <t>100 руб., в т.ч. НДС</t>
   </si>
   <si>
     <t>1000 руб.,  в т.ч. НДС</t>
   </si>
   <si>
     <t>Обслуживание стикера</t>
   </si>
   <si>
     <t>Обслуживание карты (кроме стикера)</t>
   </si>
   <si>
     <t>8., 9.</t>
   </si>
   <si>
     <t>50 руб., в т.ч. НДС
 Комиссия не взимается при выполнении условий Примечания №8.</t>
   </si>
   <si>
-    <t>Проценты начисляются ежедневно на остаток по счету на начало дня. Выплата процентов осуществляется ежемесячно с капитализацией процентов на счет.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.</t>
   </si>
   <si>
     <t>Не предусмотрено</t>
   </si>
   <si>
     <t>16.</t>
   </si>
   <si>
     <t>12.</t>
   </si>
   <si>
     <t>13.</t>
   </si>
   <si>
     <t>14.</t>
   </si>
   <si>
     <t>15.</t>
   </si>
   <si>
     <t>Сервис информирования</t>
   </si>
   <si>
     <t>Программа лояльности от партнеров privetmir.ru</t>
   </si>
   <si>
     <t>Сервис дистанционного банковского обслуживания Мобильный банк и Интернет-банк</t>
   </si>
   <si>
     <t>Дополнительные сервисы и привилегии:</t>
   </si>
   <si>
     <t>До достижения лимита льготного снятия, установленного на месяц</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,5%, максимум 1 000 руб. при достижении лимита в 2 операции</t>
   </si>
   <si>
     <t>При достижении лимита льготного снятия (сумма либо количество операций), установленного на месяц</t>
   </si>
   <si>
     <t>До достижения лимита льготного снятия (сумма либо количество операций), установленного на месяц</t>
   </si>
   <si>
     <t>Карты Visa и UnionPay за рубежом не обслуживаются.</t>
   </si>
   <si>
     <t>2%, минимум 150 руб.</t>
   </si>
   <si>
     <t>Комиссия не взимается:
 - при выдаче кредитных средств
 - при выдаче денежных средств в порядке наследования
 - при выдаче денежных средств, поступивших со своего счета срочного вклада в дату его окончания, а также процентов, зачисленных на счет карты по условиям вклада
 - при выдаче денежных средств со счета, расходные операции по которому требуют согласования Уполномоченного лица</t>
   </si>
   <si>
     <t>1. Взимается ежемесячно, начиная с месяца, следующего за месяцем окончания срока действия всех карт, привязанных к счету.
 2. Если остаток на счете, открытому в рублях, равен 0 руб. или более 5 000 руб. комиссия не взимается.
 3. Если остаток на счете, открытом в иностранной валюте, равен 0 руб. или равен и более эквиваленту 1 000 руб., в иностранной валюте., рассчитанному по курсу ЦБ, действующему на день удержания комиссии, комиссия не взимается.</t>
   </si>
@@ -2768,87 +2645,57 @@
   <si>
     <t>3.1.2.</t>
   </si>
   <si>
     <t>Зачисление денежных средств на счета клиента (в валюте CNY), поступивших безналичным путем из-за пределов банка через иные корреспондентские счета в валюте китайский юань (CNY)</t>
   </si>
   <si>
     <t>0,2% от суммы перевода, минимум 400 CNY</t>
   </si>
   <si>
     <t>0,75% от суммы перевода, минимум 1000 CNY</t>
   </si>
   <si>
     <t>3.2.3.</t>
   </si>
   <si>
     <t>Перевод через иные корреспондентские счета</t>
   </si>
   <si>
     <t>0,2% от суммы перевода, минимум 750 CNY</t>
   </si>
   <si>
     <t>Перевод средств со счета во вьетнамских донгах по указанным реквизитам за пределы банка (в отделениях Банка)</t>
   </si>
   <si>
-    <t>Перевод средств со счета в киргизских сомах по указанным реквизитам за пределы банка (в отделениях Банка)</t>
-[...1 lines deleted...]
-  <si>
     <t>Перевод средств со счета в японских иенах по указанным реквизитам за пределы банка (в отделениях Банка)</t>
   </si>
   <si>
     <t>Перевод средств со счета в тайских батах по указанным реквизитам за пределы банка (в отделениях Банка)</t>
   </si>
   <si>
-    <t>3.8.1.</t>
-[...22 lines deleted...]
-  <si>
     <t>Подбор долларов США NexGen серий 2004-2021 гг при продаже долларов США в г. Москве</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.9.5.</t>
   </si>
   <si>
     <t>300 CNY</t>
   </si>
   <si>
     <t>по прочим платежам</t>
   </si>
   <si>
     <t>Двойной размер арендной платы по договору за каждый день просрочки, исходя из стоимости за срок аренды индивидуального сейфа 1-15 дней, в т.ч. НДС</t>
   </si>
   <si>
     <t>Двойной размер платы исходя из тарифов Банка, действующих на дату выдачи Банком Металла, пропорционально фактическому количеству дней нахождения Металла на ответственном хранении в Банке, включая день обращения, в т.ч. НДС</t>
   </si>
   <si>
     <t>3,5% от суммы снятия</t>
   </si>
   <si>
     <t>Перевод по Системе быстрых платежей (по номеру телефона на счет получателя в российском банке)</t>
   </si>
   <si>
     <t>Не осуществляется</t>
   </si>
   <si>
     <t>Безналичный перевод со счета карты на некарточный счет физического лица, открытый в ПАО АКБ "Приморье"</t>
   </si>
@@ -2924,59 +2771,50 @@
   <si>
     <t>Выдача остатка наличных денежных средств в офисе Банка при закрытии кредитной карты</t>
   </si>
   <si>
     <t>Комфорт
 (розничная/ зарплатная)</t>
   </si>
   <si>
     <t>Актив (розничная/ зарплатная)</t>
   </si>
   <si>
     <t>1. Платежный стикер ПС "Мир" - это версия банковской карты со встроенным модулем для бесконтактной работы. Стикер представляет собой небольшую прямоугольную наклейку со скругленными углами и модулем бесконтактной оплаты внутри.
 2. Платежный стикер может быть выпущен только в качестве дополнительной карты.
 3. Все тарифы, кроме обслуживания стикера, аналогичны тарифам основной карты (в т.ч. начисление кешбэк, выдача наличных).</t>
   </si>
   <si>
     <t>Раздел 8. Операции с драгоценными металлами (золото, серебро)</t>
   </si>
   <si>
     <t>Раздел 11. Сопровождение ипотечного кредитования</t>
   </si>
   <si>
     <t>Раздел 12. Сервис СМС-информирование</t>
   </si>
   <si>
-    <t>Раздел 13. Сервис Личный кабинет</t>
-[...7 lines deleted...]
-  <si>
     <t>Данный Сборник тарифов по обслуживанию физических лиц в ПАО АКБ "Приморье" (далее по тексту -Тарифы) распространяется на все операции и (или) услуги, производимые в соответствии с распоряжениями (поручениями, заявлениями, т.д.) физических лиц.</t>
   </si>
   <si>
     <t>II. Тарифы на оказание услуг по расчетно-кассовому обслуживанию, сервисам дистанционного банковского обслуживания, дополнительным услугам</t>
   </si>
   <si>
     <t>7.1.1.</t>
   </si>
   <si>
     <t>7.1.2.</t>
   </si>
   <si>
     <t>7.1.3.</t>
   </si>
   <si>
     <t>8.4.1.</t>
   </si>
   <si>
     <t>8.4.2.</t>
   </si>
   <si>
     <t>8.4.3.</t>
   </si>
   <si>
     <t>8.4.4.</t>
@@ -2994,56 +2832,50 @@
     <t>8.4.8.</t>
   </si>
   <si>
     <t>8.4.9.</t>
   </si>
   <si>
     <t>8.2., 8.3.</t>
   </si>
   <si>
     <t>8.4., 8.5.</t>
   </si>
   <si>
     <t>Перевод средств, за исключением платежей, указанных в п.9.4.1.</t>
   </si>
   <si>
     <t>10.4.3.</t>
   </si>
   <si>
     <t>Перевод средств, за исключением платежей, указанных в п.10.4.1., 10.4.2.</t>
   </si>
   <si>
     <t>11.5.</t>
   </si>
   <si>
     <t>11.6.</t>
-  </si>
-[...4 lines deleted...]
-    <t>15.2.</t>
   </si>
   <si>
     <t>Оплата услуг:</t>
   </si>
   <si>
     <t>Платежи согласно п.16.1. Раздела 16.</t>
   </si>
   <si>
     <t>Платежи согласно п.16.1. Раздела 16.:</t>
   </si>
   <si>
     <t>Безналичный перевод со своего счета на счета других физических и юридических лиц, открытых в ПАО АКБ "Приморье" и других банков</t>
   </si>
   <si>
     <t>Переводы по Системе быстрых платежей (оплата товаров и услуг по QR-коду)</t>
   </si>
   <si>
     <t>Переводы по Системе быстрых платежей по номеру телефона на свой счет либо счет иного физического лица в стороннем банке</t>
   </si>
   <si>
     <t>Переводы с любых карт ПАО АКБ "Приморье"  на карту ПАО АКБ "Приморье" либо на карты других российских банков по номеру карты</t>
   </si>
   <si>
     <t>При подключенной услуге "Сверхзащита" осуществление операций в Мобильном банке и (или) Интернет-банке не доступно.</t>
   </si>
@@ -3124,74 +2956,50 @@
   <si>
     <t>Выдача со счета вклада, условиями которого предусмотрены расходные операции, средств, поступивших безналичным путем (кроме указанных в п.2.14.), при условии хранения денежных средств на счете менее 15 календарных дней (с учетом дня поступления)</t>
   </si>
   <si>
     <t>Выдача со счета вклада при его досрочном расторжении средств, поступивших безналичным путем (кроме указанных в п.2.14.), при условии хранения денежных средств на счете менее 15 календарных дней (с учетом дня поступления)</t>
   </si>
   <si>
     <t>Периодическое перечисление денежных средств по указанным реквизитам, на основании заявления клиента (переводы в счет погашения кредитов не осуществляются), взимается дополнительно к тарифам п.3.2.-3.7.):</t>
   </si>
   <si>
     <t>110 USD</t>
   </si>
   <si>
     <t>по прочим платежам в долларах США и других валютах давностью до 90 дней включительно  (за исключением платежей в японских иенах, указанных в п.3.9.1., и платежей в китайских юанях, указанных в п.3.9.5.)</t>
   </si>
   <si>
     <t>по прочим платежам давностью более 90 дней (за исключением платежей, отправленных за пределы Российской Федерации до 01.03.2023, и платежей в китайских юанях, указанных в п.3.9.5.)</t>
   </si>
   <si>
     <t>Выдача с текущего счета, вклада "до востребования", срочного вклада клиента денежных средств, внесенных наличными денежными средствами и (или) поступивших безналичным путем (кроме указанных в п.3.14)</t>
   </si>
   <si>
     <t>Пересчет денежной наличности в долларах США при внесении наличных денежных средств на счет клиента и снятии их полностью либо частично при сроке хранения менее 3-х рабочих дней (с учетом дня поступления):</t>
   </si>
   <si>
-    <t>3.17.</t>
-[...22 lines deleted...]
-  <si>
     <t>20% от суммы покупки</t>
   </si>
   <si>
     <t>1,0% от суммы покупки</t>
   </si>
   <si>
     <t>2,2% от суммы покупки</t>
   </si>
   <si>
     <t>Китайский юань (при отправке через иные российские банки корреспонденты)</t>
   </si>
   <si>
     <t>Японские иены</t>
   </si>
   <si>
     <t>Тайские баты</t>
   </si>
   <si>
     <t>Предоставление сведений о наличии счетов и иной информации по счетам, необходимой для представления гражданами сведений о доходах, расходах, об имуществе и обязательствах имущественного характера:</t>
   </si>
   <si>
     <t>справка о наличии счетов и иной информации по счетам, необходимой для представления гражданами сведений о доходах, расходах, об имуществе и обязательствах имущественного характера на английском языке (выдача производится в течение 5-ти рабочих дней, без учета дня поступления заявления)</t>
   </si>
   <si>
     <t>4.3.1.</t>
@@ -3400,78 +3208,60 @@
 • Недельные лимиты действуют с 00:00 часов субботы по 23:59 часов пятницы Владивостокского времени.
 • Месячные лимиты действуют с 00:00 часов первого календарного дня месяца по 23:59 часов последнего календарного дня месяца Владивостокского времени.</t>
   </si>
   <si>
     <t>Услуга доступна только в Мобильном приложении Банка.</t>
   </si>
   <si>
     <t>1,5% от суммы перевода, минимум 80 руб., максимум 1700 руб.</t>
   </si>
   <si>
     <t>1,5% от суммы перевода, минимум 80 руб., максимум 3000 руб.</t>
   </si>
   <si>
     <t>0,5% от суммы перевода, минимум 60 руб., максимум 1000 руб.</t>
   </si>
   <si>
     <t>1,5% от суммы перевода, минимум 200 руб., максимум 1900 руб.</t>
   </si>
   <si>
     <t>3% от суммы в иностранной валюте, минимум 2000 руб.</t>
   </si>
   <si>
     <t>Размен денежных знаков иностранного государства (группы государств) на денежные знаки того же иностранного государства (группы государств) (за каждую операцию)</t>
   </si>
   <si>
-    <t>5% от суммы аккредитива, минимум 10000 руб., максимум 20000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>2,5% от суммы перевода, минимум 1000 руб., максимум 10000 руб.</t>
   </si>
   <si>
     <t>0,5% от суммы операции по расчетам, в т.ч. НДС, минимум 2000 руб.</t>
   </si>
   <si>
-    <t>5% от суммы кредита, максимум 20000 руб.</t>
-[...10 lines deleted...]
-  <si>
     <t>0,35% от суммы перевода, минимум 17000 JPY, максимум 110000 JPY</t>
   </si>
   <si>
     <t>0,4% от суммы перевода, минимум 1400 THB</t>
-  </si>
-[...1 lines deleted...]
-    <t>4% от стоимости слитка</t>
   </si>
   <si>
     <t>0,5% от суммы перевода, максимум 1500 руб.</t>
   </si>
   <si>
     <t>20% от суммы, минимум 2000 руб.</t>
   </si>
   <si>
     <t>3.3.1.</t>
   </si>
   <si>
     <t>3.3.2.</t>
   </si>
   <si>
     <t>Срок выпуска карты указан без учета срока ее доставки в офис Банка, указанный клиентом для ее получения.</t>
   </si>
   <si>
     <t>Тариф взимается дополнительно к тарифу 3.1., 3.2., 3.3.</t>
   </si>
   <si>
     <t>2% от суммы снятия, минимум 200 руб.</t>
   </si>
   <si>
     <t>4% от суммы снятия, минимум 150 руб.
 + комиссия стороннего банка (при наличии)</t>
@@ -3526,53 +3316,50 @@
   <si>
     <t>6 месяцев</t>
   </si>
   <si>
     <t>5 карт</t>
   </si>
   <si>
     <t>100 операций</t>
   </si>
   <si>
     <t>для счетов в рублях</t>
   </si>
   <si>
     <t>для счетов в долларах</t>
   </si>
   <si>
     <t>для счетов в евро</t>
   </si>
   <si>
     <t>1 500 USD</t>
   </si>
   <si>
     <t>1 000 EUR</t>
   </si>
   <si>
-    <t>см.Примечание 10.</t>
-[...1 lines deleted...]
-  <si>
     <t>Согласно Тарифам ПАО АКБ "Приморье" на взимание комиссии с плательщиков за обработку и перевод денежных средств в сети платежных терминалов Банка</t>
   </si>
   <si>
     <t>Комиссия за платежи за коммунальные и прочие услуги в платежных терминалах Банка "Приморье" взимается согласно Тарифам ПАО АКБ "Приморье" на взимание комиссии с плательщиков за обработку и перевод денежных средств в сети платежных терминалов Банка.</t>
   </si>
   <si>
     <t>Лимиты на получение наличных денежных средств</t>
   </si>
   <si>
     <t>1. Лимиты по сторонним картам российских банков VISA, MasterCard, Union Pay, Мир, картам АрКа в банкоматах ПАО АКБ "Приморье"</t>
   </si>
   <si>
     <t>Валюта снятия денежных средств - рубли.</t>
   </si>
   <si>
     <t>Максимальная сумма снятия может меняться в зависимости от лимитов, установленных по карте стороннего банка.</t>
   </si>
   <si>
     <t>1., 2., 3.</t>
   </si>
   <si>
     <t>Перевыпуск основной/дополнительной карты, стикера в связи с окончанием срока действия карты в течение 3 рабочих дней</t>
   </si>
   <si>
     <t>4., 5.</t>
@@ -3608,53 +3395,50 @@
 2. Комиссия за обслуживание карты/стикера (в случае ее наличия) начисляется не позднее десятого рабочего дня, следующего за расчетным (календарным) месяцем.
 3. Комиссия за обслуживание взимается со счета Клиента при наличии расходной операции в расчетном периоде, совершенной по карточному счету и/или карте/стикеру независимо от статуса карты/стикера. При отсутствии расходной операции в расчетном периоде комиссия будет удержана только по активной карте/стикеру. При этом комиссия будет удержана, если карта/стикер были активны любой промежуток времени в расчетном периоде с 00:00  1 числа до 23:59 последнего дня месяца по времени Владивостока.
 4. Кредитный продукт - это договор, оформленный в рамках выданного кредита наличными/рефинансирования (в том числе под залог транспортного средства или недвижимости), автокредита или ипотеки. Договор должен быть действующим на момент оформления банковской карты.
 5. При закрытии кредитного продукта у Клиента по карте/стикеру с программой лояльности "Комфорт" или "Актив" сохраняется бесплатное обслуживание до перевыпуска карты/стикера. После перевыпуска карта/стикер Клиента будет обслуживаться по стандартным условиям.
 6. При закрытии вклада или банковского счета в драгоценных металлах у Клиента сохраняется бесплатное обслуживание до перевыпуска карты. После перевыпуска карта Клиента будет обслуживаться по стандартным условиям.</t>
   </si>
   <si>
     <t>Условия по обслуживанию карт с программой лояльности "Мир Суприм Премиум".
 1. Комиссия за обслуживание за 1 (первый) календарный месяц с даты активации карты/стикера не взимается.
 Комиссия за обслуживание начиная со 2-го календарного месяца взимается по тарифам. Комиссия не взимается при соблюдении любого из условий:  
 1) при среднемесячной сумме на счетах (карты/счета (в т.ч. в драгоценных металлах)/вклады) - от 2 000 000 руб.;
 2) при сумме покупок от 150 000 руб. в месяц;
 3) при среднемесячной сумме на счетах (карты/текущие счета/вклады/банковские счета в драгоценных металлах) от 1 000 000 руб. (с учетом условий п.4. ниже) и сумме покупок по карте от 75 000 руб. в месяц;
 4) при наличии поступлений заработной платы на счет карты Мир Суприм в общей сумме от 200 000 руб. (с учетом условий п.5. ниже) и сумме покупок по карте от 50 000 руб. в месяц;
 5) Клиент является ЛПР компании, которая обслуживается в Банке как Юридическое лицо, и сумме покупок от 75 000 руб. в месяц.
 2. Комиссия за обслуживание карты (в случае ее наличия) начисляется не позднее десятого рабочего дня, следующего за расчетным (календарным) месяцем.
 3. Комиссия за обслуживание взимается со счета Клиента при наличии расходной операции в расчетном периоде, совершенной по карточному счету и/или карте независимо от статуса карты. При отсутствии расходной операции в расчетном периоде комиссия будет удержана только по активной карте. При этом комиссия будет удержана, если карта была активна любой промежуток времени в расчетном периоде с 00:00  1 числа до 23:59 последнего дня месяца по времени Владивостока.
 4. Среднемесячная сумма на счетах рассчитывается как сумма остатка денежных средств на конец дня по счетам (карты/счета (в т.ч. в драгоценных металлах)/вклады), открытым в Банке в расчетном месяце за каждый календарный день, разделенная на количество дней в расчетном месяце.
 5. При расчете поступления заработной платы на счет Клиента в расчет берутся средние значения за последние 3 месяца (допускается погрешность +/- 10%).
 6. ЛПР - лицо, принимающее решение (условие действует только для счетов, открытых до 09.06.2025г.).</t>
   </si>
   <si>
     <t>Лимиты по обслуживанию кредитных карт</t>
   </si>
   <si>
-    <t>8.7.</t>
-[...1 lines deleted...]
-  <si>
     <t>7.3.</t>
   </si>
   <si>
     <t>7.4.</t>
   </si>
   <si>
     <t>7.5.</t>
   </si>
   <si>
     <t>7.6.</t>
   </si>
   <si>
     <t>7.7.</t>
   </si>
   <si>
     <t>Услуга "Сверхзащита"</t>
   </si>
   <si>
     <t>7.5.1.</t>
   </si>
   <si>
     <t>7.5.2.</t>
   </si>
   <si>
     <t>на территории РФ</t>
@@ -3677,112 +3461,82 @@
   <si>
     <t>1%, максимум 1000 руб.</t>
   </si>
   <si>
     <t>1%, максимум 1000 руб. при достижении лимита 60000 руб.</t>
   </si>
   <si>
     <t>7.6.3.</t>
   </si>
   <si>
     <t>после достижения лимита проходов за пределами территории РФ</t>
   </si>
   <si>
     <t>3500 руб.</t>
   </si>
   <si>
     <t>26.</t>
   </si>
   <si>
     <t>27.</t>
   </si>
   <si>
     <t>28.</t>
   </si>
   <si>
-    <t>18., 19.</t>
-[...1 lines deleted...]
-  <si>
     <t>27., 28,</t>
   </si>
   <si>
     <t>См.примечание 24.</t>
   </si>
   <si>
     <t>См.примечание 25.</t>
   </si>
   <si>
     <t>8.1.1.</t>
   </si>
   <si>
     <t>8.1.2.</t>
   </si>
   <si>
     <t>8.1.3.</t>
   </si>
   <si>
     <t>8.2.1.</t>
   </si>
   <si>
     <t>8.2.2.</t>
   </si>
   <si>
     <t>8.2.3.</t>
-  </si>
-[...10 lines deleted...]
-    <t>8.8.</t>
   </si>
   <si>
     <t>1%, максимум 1000 руб. при достижении лимита 600000 руб.</t>
   </si>
   <si>
     <t>1. Список банкоматов размещен на сайте и в Мобильном приложении Банка.
 2. Для счета, валюта которого отличается от рубля, данная сумма конвертируется по курсу ЦБ РФ на момент совершения операции.</t>
-  </si>
-[...13 lines deleted...]
-    <t>2%, максимум 1000 руб. при достижении лимита 150000 руб.</t>
   </si>
   <si>
     <t>1. Банк вправе отказать Клиенту в выпуске карты согласно условиям Договора о комплексном банковском обслуживании физических лиц в ПАО АКБ "Приморье".
 2. Тариф применяется в том числе и для моментальных карт.</t>
   </si>
   <si>
     <t>При достижении лимита льготного снятия, установленного на месяц (кроме зарплатных карт)</t>
   </si>
   <si>
     <t>При достижении лимита льготного снятия, установленного на месяц (для зарплатных карт)</t>
   </si>
   <si>
     <t>1. Минимальная сумма 1 (одного) снятия в банкоматах других банков - 1 000 руб.
 2. Для счета, валюта которого отличается от рубля, данная сумма конвертируется по курсу ЦБ РФ на момент совершения операции.
 3. При снятии наличных денежных средств со счета платёжной карты в устройствах сторонних банков возможно взимание дополнительной комиссии за проведение данной операции в пользу стороннего банка.
 4. Для карт с программой лояльности "Мир Суприм Премиум" действует общий лимит при выдаче денежных средств в банкоматах на территории РФ и за ее пределами (п.8.2. и п.8.5.).
 5. Для карт с программой лояльности "Аэрофлот Бонус", "Аэрофлот Бонус Премиум", "Приморец", "Пенсионный 2.0" действует общий лимит при выдаче денежных средств в кассах Банка "Приморье" и в кассах всех банков на территории РФ (п.8.3. и п.8.4.).</t>
   </si>
   <si>
     <t>2. Лимиты обслуживания по картам платежных систем Мир, Visa, UnionPay ПАО АКБ "Приморье" (с подключенной услугой "Сверхзащита")</t>
   </si>
   <si>
     <t>3. Лимиты обслуживания по виртуальным картам</t>
   </si>
   <si>
@@ -4004,53 +3758,50 @@
   <si>
     <t>Оформление на бумажном носителе копии документов (выдача производится в течение 7 рабочих дней, без учета дня поступления заявления):
 - заявления на открытие счета и (или) вклада в системах "Интернет-банк", "Мобильный Банк";
 - заявления на открытие вклада на Финансовой платформе "Финуслуги"</t>
   </si>
   <si>
     <t xml:space="preserve">Оформление доверенностей (за одну доверенность):
 - к счетам (вкладам);
 - по услуге  "Ответственное хранение слитков драгоценных метал-лов (золото)";
 - по "Услуге депозитария индивидуальных банковских сейфов" </t>
   </si>
   <si>
     <t>Организация и сопровождение электронной регистрации сделок с недвижимостью с привлечением кредитных средств ПАО АКБ "Приморье" (за каждый запрос)</t>
   </si>
   <si>
     <t>Раздел 5. Услуги депозитария индивидуальных банковских сейфов (предоставляется в Дополнительном офисе №1 ПАО АКБ "Приморье", в Дополнительном офисе ПАО АКБ "Приморье" в г. Находке на ул. Школьной, Дополнительном офисе ПАО АКБ "Приморье" в г. Москве на Курской)</t>
   </si>
   <si>
     <t>Прием и проверка документов
 (не взимается в случаях, когда ПАО АКБ "Приморье" является эмитентом данного аккредитива)</t>
   </si>
   <si>
     <t>Организация и сопровождение электронной регистрации сделок с недвижимостью с привлечением кредитных средств ПАО АКБ "Приморье"(за каждый запрос).</t>
   </si>
   <si>
-    <t xml:space="preserve">Предоставление доступа к услуге "Личный кабинет" </t>
-[...1 lines deleted...]
-  <si>
     <t>Плата за подключение физического лица, открывшего в ПАО АКБ "Приморье" срочный вклад в рублях, к Программе добровольного  комбинированного страхования финансовых рисков и личного страхования (Коробочное страхование) при страховой сумме:</t>
   </si>
   <si>
     <t>Перевод с карты ПАО АКБ "Приморье" на карту ПАО АКБ "Приморье" (на свою карту или карту другого физического лица) по номеру карты.</t>
   </si>
   <si>
     <t>Переводы с карты ПАО АКБ "Приморье" на карты других российских банков по номеру карты.</t>
   </si>
   <si>
     <t>Безналичный перевод со счета (вклада) ПАО АКБ "Приморье" на другой счет (вклад), открытый в ПАО АКБ "Приморье"</t>
   </si>
   <si>
     <t>Тариф применяется в случае, если плательщиком по платежному документу, выставленному поставщиком коммунальных услуг, является физическое лицо, нуждающееся в социальной поддержке. Перечень физических лиц, нуждающихся в социальной поддержке, устанавливается в соответствии с Распоряжением Правительства РФ от 27.04.2024 N 1059-р "Об утверждении перечня категорий физических лиц, которые нуждаются в социальной поддержке и подлежат освобождению от комиссионного вознаграждения (вознаграждения) при перечислении платы за жилое помещение и коммунальные услуги, пеней за несвоевременное и (или) неполное внесение платы за жилое помещение и коммунальные услуги".</t>
   </si>
   <si>
     <t>Реестр социально ориентированных некоммерческих организаций формируется в соответствии с Постановлением Правительства РФ от 30.07.2021 N 1290 "О реестре социально ориентированных некоммерческих организаций".</t>
   </si>
   <si>
     <t>Тариф не применяется при осуществлении переводов со счета (на счета) срочного вклада и (или) вклада "до востребования".</t>
   </si>
   <si>
     <t xml:space="preserve">К категории военнослужащих относятся:
 - Физическое лицо, призванное на военную службу по мобилизации в Вооруженные Силы РФ;
 - Физическое лицо, проходящее военную службу в Вооруженные Силы РФ по контракту, или лицо, находящееся на военной службе (службе) в войсках национальной гвардии РФ, в воинских формированиях и органах, указанных в п.6 ст.1 ФЗ от 31.05.1996 N 61-ФЗ "Об обороне", при условии его участия в Специальной военной операции;
 - Физическое лицо, заключившее контракт о добровольном содействии в выполнении задач, возложенных на Вооруженные Силы РФ;
@@ -4071,53 +3822,50 @@
     <t>Выплата, поступившая на счет в соответствии с Федеральным законом от 13.07.2024 N 179-ФЗ "О ежегодной семейной выплате гражданам Российской Федерации, имеющим двух и более детей".</t>
   </si>
   <si>
     <t>В расчет срока включаются дни работы офисов Банка "Приморье" в субботу и праздничные дни. Тариф не применяется в отношении денежных средств, внесенных с целью совершения валютного перевода, не осуществленного по причине несоответствия требованиям санкционной политики.</t>
   </si>
   <si>
     <t>При наличии соответствующего номинала валюты в офисе ПАО АКБ "Приморье". С перечнем валют, с которым работает офис ПАО АКБ "Приморье", можно ознакомиться на сайте Банка www.primbank.ru в разделе "Банковские услуги – Кассовое обслуживание".</t>
   </si>
   <si>
     <t>Тариф применяется при продаже долларов США в следующих офисах ПАО АКБ "Приморье":
 - Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Курской,
 - Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Спортивной,
 - Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Смоленской.</t>
   </si>
   <si>
     <t>Справки, подготовленные по форме приложения N5, приложения N6 к приказу Минэкономразвития России от 9 октября 2023 г. N 706 в целях подачи заявления о признании гражданина банкротом во внесудебном порядке в соответствии с Федеральным законом от 26 октября 2002 г. N 127-ФЗ "О несостоятельности (банкротстве)".</t>
   </si>
   <si>
     <t>Предоставление документов и/или копий документов осуществляется в соответствии с внутренним документом "Порядок предоставления акционерным коммерческим банком "Приморье" (публичным акционерным обществом) документов, предусмотренных статьёй 91 Федерального закона от 26.12.1995 № 208-ФЗ "Об акционерных обществах", а также порядок предоставления копий таких документов акционерам банка" от 27.12.2019 № 199-ОБ (утв. Советом директоров ПАО АКБ "Приморье", протокол № 511 от 27.12.2019 г.), опубликованным на сайте Банка.</t>
   </si>
   <si>
     <t>Услуга предоставляется:
 - г. Владивосток: Дополнительный офис №1 ПАО АКБ "Приморье";
 - г. Находка: Дополнительный офис ПАО АКБ "Приморье" в г. Находке на ул. Школьной;
 - г. Москва: Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Курской.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Список застройщиков с льготными условиями кредитования размещен на сайте ПАО АКБ "Приморье" в разделе "Ипотека" www.primbank.ru/ipoteka/ .</t>
   </si>
   <si>
     <t>Услуга предоставляется:
 - г. Владивосток: Дополнительный офис №1 ПАО АКБ "Приморье";
 - г. Москва: Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Курской;
 - г. Санкт-Петербург: Дополнительный офис ПАО АКБ "Приморье" в г. Санкт-Петербурге.</t>
   </si>
   <si>
     <t>Комиссия взимается от стоимости химически чистой массы выданного слитка, рассчитанной по учетной цене драгоценного металла "Золото", установленной Центральным Банком РФ на дату проведения операции по выдаче слитков.</t>
   </si>
   <si>
     <t>Банк осуществляет покупку/продажу мерных золотых слитков. Услуга предоставляется:
 - г. Владивосток: Дополнительный офис №1 ПАО АКБ "Приморье";
 - г. Артем: Дополнительный офис ПАО АКБ "Приморье" в бухте Муравьиной;
 - г. Москва: Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Курской, Дополнительный офис ПАО АКБ "Приморье" в г. Москве на Спортивной;
 - г. Санкт-Петербург: Дополнительный офис ПАО АКБ "Приморье" в г. Санкт-Петербурге;
 - г. Новосибирск: Дополнительный офис ПАО АКБ "Приморье" в г. Новосибирске на Вокзальной магистрали;
 - г. Хабаровск: Дополнительный офис ПАО АКБ "Приморье" в г. Хабаровске на ул. Ленина;
 - г. Иркутск: Дополнительный офис ПАО АКБ "Приморье" в г. Иркутске;
 - г. Южно-Сахалинск: Дополнительный офис ПАО АКБ "Приморье" в г. Южно-Сахалинске.</t>
   </si>
   <si>
     <t>Условия Программы добровольного  комбинированного страхования финансовых рисков и личного страхования (Коробочное страхование) предоставляется по запросу клиента при обращении в офис Банка "Приморье".</t>
   </si>
   <si>
@@ -4182,53 +3930,50 @@
   <si>
     <t>4.14.1.</t>
   </si>
   <si>
     <t>4.14.2.</t>
   </si>
   <si>
     <t>310 руб., в т.ч. НДС</t>
   </si>
   <si>
     <t>Предоставление справки по кредитам (за исключением ипотечного кредитования), по вкладам, прочие по форме, отличной от формы справок, указанных в п.4.1.-4.3. (выдача производится в течение 3-х рабочих дней, без учета дня поступления заявления):</t>
   </si>
   <si>
     <t>4.4.1.</t>
   </si>
   <si>
     <t>4.4.2.</t>
   </si>
   <si>
     <t>справка на русском языке</t>
   </si>
   <si>
     <t>справка на английском языке</t>
   </si>
   <si>
-    <t>Предоставление справки по кредитному договору об отсутствии либо о наличии кредитных обязательств (ФНС, СФР, по месту требования)</t>
-[...1 lines deleted...]
-  <si>
     <t>Комиссия оплачивается при получении документа о положительном решении Банка по итогам рассмотрения заявления Клиента. В случае получения отказа, комиссия Клиентом не оплачивается.</t>
   </si>
   <si>
     <t>30 000 CNY</t>
   </si>
   <si>
     <t>200 000 CNY</t>
   </si>
   <si>
     <t>Тарифы на оказание услуг по расчетно-кассовому обслуживанию, дополнительным услугам</t>
   </si>
   <si>
     <t>Рассмотрение заявления о предоставлении согласия Банка на перепланировку объекта  недвижимости – предмета ипотеки по кредитному договору.</t>
   </si>
   <si>
     <t>Рассмотрение заявления о предоставлении согласия Банка на заключение брачного договора и раздел имущества, являющегося предметом ипотеки по кредитному договору.</t>
   </si>
   <si>
     <t>Рассмотрение заявления об изменении состава участников кредитного договора с подписанием соответствующих документов для внесения запрошенных изменений.</t>
   </si>
   <si>
     <t>Рассмотрение заявления о замене залога – предмета ипотеки по кредитному договору.</t>
   </si>
   <si>
     <t>Тарифы на оказание услуг в дистанционных сервисах Интернет-банк и Мобильный банк</t>
@@ -4429,59 +4174,50 @@
     <t>Комиссия за перевод денежных средств в офисе Банка со счета карты Банка "Приморье" без ее использования, а также за перевод денежных средств в дистанционных сервисах Интернет-банк, Мобильный банк со счета карты Банка "Приморье" взимается согласно Тарифам на оказание услуг по расчетно-кассовому обслуживанию, дополнительным услугам.</t>
   </si>
   <si>
     <t>III. Тарифы на оказание услуг в дистанционных сервисах Интернет-банк и Мобильный банк</t>
   </si>
   <si>
     <t>V. Индивидуальные лимиты обслуживания по банковским картам ПАО АКБ "Приморье"</t>
   </si>
   <si>
     <t>IV. Тарифы по обслуживанию банковских карт</t>
   </si>
   <si>
     <t>VI. Тарифы по обслуживанию кредитных карт</t>
   </si>
   <si>
     <t>VIII. Тарифы по обслуживанию банковских карт, эмитированных сторонними Банками</t>
   </si>
   <si>
     <t>6.1., 6.2.</t>
   </si>
   <si>
     <t>6.3., 6.4.</t>
   </si>
   <si>
     <t>6.3., 6.1.</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.1.3.</t>
   </si>
   <si>
     <t>Раскрытие аккредитива:</t>
   </si>
   <si>
     <t>Услуга подтверждения операций уполномоченным лицом:</t>
   </si>
   <si>
     <t>Операции по аккредитивам в рублях, если "Банк" является одновременно Банком – Эмитентом и Исполняющим Банком:</t>
   </si>
   <si>
     <t>Документарные аккредитивы по импорту, где ПАО АКБ "Приморье" выступает в качестве эмитента:</t>
   </si>
   <si>
     <t>Операции по аккредитивам в рублях по сделкам с недвижимостью, заключенным в рамках программ ипотечного кредитования Банка:</t>
   </si>
   <si>
     <t>Операции по аккредитивам в рублях, если "Банк" является Исполняющим Банком:</t>
   </si>
   <si>
     <t>Операции по аккредитивам в рублях, если "Банк" является Банком - Эмитентом:</t>
   </si>
   <si>
     <t>Подготовка запроса о судьбе платежа в банк, обслуживающий получателя средств, по заявлению клиента:</t>
   </si>
@@ -4627,53 +4363,50 @@
   <si>
     <t>1. Карты Visa Gold Rewards выпускаются только в типе Моментальная карта.
 2. Моментальная карта не выдается по условиям карт "Аэрофлот Бонус", "Аэрофлот Бонус Премиум", "UnionPay", "Приморец", "Мир Суприм Премиум". 
 3. Платежный стикер выпускается только для типов карт Мир Продвинутая и Мир Продвинутая Моментальная.
 4. Открытие счета в другой валюте предоставляется в соответствии с услугой "Мультивалютная карта" для карт ПС МИР и Visa.
 5. Программу лояльности Клиент выбирает самостоятельно, указывая в заявлении на выпуск/перевыпуск банковской карты. Смена Программы лояльности возможна при написании заявления в ДО Банка, либо оформив заявку через Службу поддержки клиентов (далее по тексту - СПК). Условия по новой Программе лояльности будет действовать с 1-го дня следующего месяца. Смена Программы лояльности в течение месяца возможна только 1 раз по заявлению Клиента. Смена Программы лояльности с архивных тарифов, а также в рамках действующих тарифов, а также на условия карт возможна только вместе с перевыпуском карты, за исключением случаев смены программы лояльности:
 - с "Комфорт" на "Актив" (и наоборот);
 - с "Аэрофлот Бонус" на "Аэрофлот бонус Премиум" (и наоборот);
 - с архивной программы лояльности "Пенсионная" на "Пенсионный 2.0.".</t>
   </si>
   <si>
     <t>1. Срок действия банковской карты - 5 лет. По рекомендации НСПК срок действия карт продлен бессрочно (на территории РФ).
 2. Срок выпуска карты указан без учета срока ее доставки в офис Банка, указанный клиентом для ее получения.
 3. Прием дистанционных заявок (через сайт, моб.приложение, СПК) на выпуск карт UnionPay запрещен.
 4. Дополнительные карты выпускаются в максимальном кол-ве 4 шт. (в т.ч. и с учётом Платежного стикера). Дополнительная карта выпускается с той же Программой лояльности, что и основная карта. Для карт с программой лояльности "Мир Суприм Премиум" дополнительная карта может быть выпущена только в типе Мир Суприм.</t>
   </si>
   <si>
     <t>1. Бесплатные проходы предоставляются на 1 квартал.
 После  использования всех бесплатных проходов, предоставляемых Банком, стоимость 1 прохода оплачивается отдельно.
 2. При расчете проходов в Бизнес-залы данные анализируются за предыдущий квартал.
 3. При первичном выпуске карты Клиент обслуживается в рамках стандартных условий (до окончания квартала) программы лояльности "Мир Суприм Премиум".
 4. Перевод Клиентов между условиями осуществляется не ранее пятого и не позднее десятого рабочего дня месяца, следующего за расчетным периодом (кварталом). 
 5. СМС-сообщения с регистрационными данными для доступа в бизнес-залы (MPID и активационный код)  направляются Клиентам автоматически в течение 15 минут с момента активации карты.</t>
   </si>
   <si>
-    <t>Все виды зачислений на счета клиента (в валюте USD, EUR, JPY, CNY, VND, KGS, THB, KRW, RUR), вклады клиента (в валюте USD, EUR, CNY, RUR) средств, поступивших безналичным путем из-за пределов банка в иностранной валюте японская иена (JPY), китайский юань (CNY) (через корреспондентские счета:  Корреспондент №1, Корреспондент №2), вьетнамский донг (VND), киргизский сом (KGS), тайский бат (THB)</t>
-[...1 lines deleted...]
-  <si>
     <t>Перевод через корреспондентские счета Корреспондента №1</t>
   </si>
   <si>
     <t>Перевод через корреспондентские счета Корреспондента №2</t>
   </si>
   <si>
     <t>Китайский юань (при отправке через российские банки корреспонденты Банк:  Корреспондент №1)</t>
   </si>
   <si>
     <t>Китайский юань (при отправке через российские банки корреспонденты Банк: Корреспондент №2)</t>
   </si>
   <si>
     <t>по платежам, отправленным в китайских юанях через прочие корреспондентские счета (кроме переводов, отправленных через корреспондентские счета Корреспондента №1 и Корреспондента №2)</t>
   </si>
   <si>
     <t>по платежам, отправленным в китайских юанях (кроме переводов, отправленных через корреспондентские счета Корреспондента №1 и Корреспондента №2)</t>
   </si>
   <si>
     <t>Подготовка сообщения в банк-корреспондент по его запросу об уточнении деталей входящего платежа при проведении операций в китайских юанях (кроме переводов, отправленных через корреспондентские счета Корреспондента №1 и Корреспондента №2)</t>
   </si>
   <si>
     <t>Возврат отправителю перевода, отправленного ранее в валюте китайский юань (кроме переводов, отправленных через корреспондентские счета Корреспондента №1 и Корреспондента №2), в связи с неточностью инструкций в платежных поручениях</t>
   </si>
   <si>
     <t>Оформление на бумажном носителе копии документов (выдача производится в течение 7 рабочих дней, без учета дня поступления заявления; стоимость за каждый документ):
@@ -4712,103 +4445,359 @@
 2. Размер начисления кешбэк зависит от выбранной программы лояльности
 3. Банк не несет ответственность, если торговая точка установила на платежном терминале другой MCC-код, а также за дату и время, установленные на платежном терминале. 
 4. Кешбэк начисляет вне зависимости от количества дополнительных карт, выпущенных к одному счету.
 5. Подробный перечень условий для начислений, категорий МСС и исключений указан в "Правилах начисления кешбэк для дебетовых карт ПАО АКБ "Приморье"" (с правилами можно ознакомиться на сайте Банка https://www.primbank.ru/tariffs/ в разделе "Правила и программы лояльности").</t>
   </si>
   <si>
     <t>1. Услуга "Сверхзащита" подключается и действует на все карты, в т.ч. выпущенные после подключения услуги, а также на операции, выполняемые в Мобильном банке, Интернет-банке.
 2. Операция по выдаче наличных денежных средств и по переводу денежных средств осуществляются только по картам в рублях.
 3. Выпуск виртуальных карт на период подключения услуги не осуществляется.</t>
   </si>
   <si>
     <t>1. Кешбэк начисляется на счет один раз в месяц – не ранее пятого и не позднее десятого рабочего дня месяца, следующего за расчетным (по карте клиента доступен на следующий рабочий день после зачисления) на безналичные операции покупок на территории РФ, совершенные в расчетном периоде. Расчетный период принимается равным календарному месяцу. Категория покупок определяется на основании рода деятельности торговой точки и присвоенного ей кода MCC. Округление суммы кешбэк по каждой операции производится до двух знаков после запятой (до сотых рублей) в соответствии с арифметическими правилами.
 2. Банк не несет ответственность, если торговая точка установила на платежном терминале другой MCC-код, а также за дату и время, установленные на платежном терминале. 
 3. Подробный перечень условий для начислений, категорий МСС и исключений указан в "Правилах начисления кешбэк для кредитных карт ПАО АКБ "Приморье"" (с правилами можно ознакомиться на сайте Банка https://www.primbank.ru/tariffs/ в разделе "Правила и программы лояльности").</t>
   </si>
   <si>
     <t>Условия и размер начисления кешбэк для программ лояльности для кредитных карт, выпуск которых прекращен, указан в "Правилах начисления кешбэк для кредитных карт ПАО АКБ "Приморье"".</t>
   </si>
   <si>
     <t>2. Лимиты по сторонним картам российских  банков Visa, MasterCard, Мир, АрКа в кассах ПАО АКБ "Приморье"</t>
   </si>
   <si>
     <t>Платежи за коммунальные услуги по картам Visa, MasterCard, Мир других российских банков, по картам АрКа в банкоматах  ПАО АКБ "Приморье"</t>
   </si>
   <si>
-    <t>• 1% на ВСЁ
-[...11 lines deleted...]
-  <si>
     <t>Размер начисления кешбэк (для зарплатных карт)</t>
   </si>
   <si>
     <t>Размер начисления кешбэк (кроме зарплатных карт)</t>
-  </si>
-[...4 lines deleted...]
-• 5% - Фастфуд (5814), Кинотеатры (7832), Ночные клубы (5813), Каршэринг (7512)</t>
   </si>
   <si>
     <t>• 1% на ВСЁ
 При сумме покупок от 30 000 руб.:
 • 3% на Бакалейные магазины, супермаркеты (5411), АЗС (МСС 5541), Аренда авто, Каршеринг (МСС 7512), Рестораны (МСС 5812, 5813), Рестораны быстрого питания (МСС 5814), Аптеки (МСС 5912),  Медицинские услуги (МСС 8011, 8021, 8031, 8041, 8042, 8043, 8049, 8050, 8062, 8071, 8099)
 • 5% на Одежда для активного отдыха и спорта (5655), Спорттовары (5941), Спортивные лагеря и базы отдыха (7032), Спортивные поля, клубы и центры (7941, 7997)</t>
   </si>
   <si>
     <t>• 5000 руб. в каждой из категорий: Одежда для активного отдыха и спорта (5655), Спорттовары (5941), Спортивные лагеря и базы отдыха (7032), Спортивные поля, клубы и центры (7941, 7997)
 • 15000 руб. общий лимит выплат по всем категориям (включая выплаты по категориям Одежда для активного отдыха и спорта (5655), Спорттовары (5941), Спортивные лагеря и базы отдыха (7032), Спортивные поля, клубы и центры (7941, 7997)</t>
   </si>
   <si>
     <t>2%, минимум 200 руб. при достижении лимита 60000 руб.</t>
   </si>
   <si>
     <t>2%, минимум 200 руб. при достижении лимита 120000 руб.</t>
   </si>
   <si>
     <t>2%, минимум 200 руб. при достижении лимита 300000 руб.</t>
   </si>
   <si>
     <t>2%, минимум 200 руб. при достижении лимита 150000 руб.</t>
   </si>
   <si>
+    <t>Рассмотрение заявления производится в течение 15-ти рабочих дней, без учета дня поступления заявления.</t>
+  </si>
+  <si>
+    <t>на вклад физического лица в валюте USD, EUR, CNY, RUR</t>
+  </si>
+  <si>
+    <t>3.6.1.</t>
+  </si>
+  <si>
+    <t>3.6.2.</t>
+  </si>
+  <si>
+    <t>3.6.3.</t>
+  </si>
+  <si>
+    <t>3.6.4.</t>
+  </si>
+  <si>
+    <t>3.7.1.</t>
+  </si>
+  <si>
+    <t>3.7.2.</t>
+  </si>
+  <si>
+    <t>3.7.3.</t>
+  </si>
+  <si>
+    <t>3.7.4.</t>
+  </si>
+  <si>
+    <t>3.8.1.</t>
+  </si>
+  <si>
+    <t>3.8.2.</t>
+  </si>
+  <si>
+    <t>3.8.3.</t>
+  </si>
+  <si>
+    <t>3.8.4.</t>
+  </si>
+  <si>
+    <t>3.8.5.</t>
+  </si>
+  <si>
+    <t>3.9.1.</t>
+  </si>
+  <si>
+    <t>3.9.2.</t>
+  </si>
+  <si>
+    <t>3.10.</t>
+  </si>
+  <si>
+    <t>3.11.</t>
+  </si>
+  <si>
+    <t>3.12.</t>
+  </si>
+  <si>
+    <t>3.13.</t>
+  </si>
+  <si>
+    <t>3.13.1.</t>
+  </si>
+  <si>
+    <t>3.13.2.</t>
+  </si>
+  <si>
+    <t>3.14.</t>
+  </si>
+  <si>
+    <t>3.15.</t>
+  </si>
+  <si>
+    <t>3.16.</t>
+  </si>
+  <si>
+    <t>3.16.1.</t>
+  </si>
+  <si>
+    <t>3.16.2.</t>
+  </si>
+  <si>
+    <t>3.16.3.</t>
+  </si>
+  <si>
+    <t>3.16.4.</t>
+  </si>
+  <si>
+    <t>3.17.</t>
+  </si>
+  <si>
+    <t>3.18.</t>
+  </si>
+  <si>
+    <t>3.18.1.</t>
+  </si>
+  <si>
+    <t>3.18.2.</t>
+  </si>
+  <si>
+    <t>3.18.3.</t>
+  </si>
+  <si>
+    <t>3.19.</t>
+  </si>
+  <si>
+    <t>12% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>4,5% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>3,5% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>3% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>2,5% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>2% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>1,5% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>1% от стоимости слитка</t>
+  </si>
+  <si>
+    <t>Предоставление справки по кредитному договору об отсутствии либо о наличии кредитных обязательств (ФНС, СФР, по месту требования), выдача производится в течение 3-х рабочих дней, без учета дня поступления заявления.</t>
+  </si>
+  <si>
+    <t>11.1., 11.2.</t>
+  </si>
+  <si>
+    <t>Открытие накопительного счета (валюта: российский рубль (RUR))</t>
+  </si>
+  <si>
+    <t>Виды и условия накопительных счетов, в частности размер процентной ставки и условия ее применения, размещены на сайте Банка www.primbank.ru.</t>
+  </si>
+  <si>
+    <t>13.2.</t>
+  </si>
+  <si>
+    <t>14.1.</t>
+  </si>
+  <si>
+    <t>14.1.1.</t>
+  </si>
+  <si>
+    <t>14.1.2.</t>
+  </si>
+  <si>
+    <t>14.1.3.</t>
+  </si>
+  <si>
+    <t>14.1., 14.2.</t>
+  </si>
+  <si>
+    <t>14.2.</t>
+  </si>
+  <si>
+    <t>1,5% от суммы перевода, минимум 50 руб., максимум 2000 руб.</t>
+  </si>
+  <si>
+    <t>2% от суммы перевода, минимум 200 руб., максимум 2000 руб.</t>
+  </si>
+  <si>
+    <t>Раздел 13. Услуга подтверждения операций</t>
+  </si>
+  <si>
+    <t>Раздел 14. Услуги по программам страхования</t>
+  </si>
+  <si>
+    <t>Открытие текущего счета (валюта: российский рубль (RUR), доллары США (USD), евро (EUR), японская иена (JPY), китайский юань (CNY), вьетнамские донги (VND), тайские баты (THB), корейская вона (KRW)):</t>
+  </si>
+  <si>
+    <t>в валютах вьетнамские донги (VND), тайские баты (THB), японская иена (JPY), корейская вона (KRW)</t>
+  </si>
+  <si>
+    <t>Все виды зачислений на счета клиента (в валюте USD, EUR, JPY, CNY, VND, THB, KRW, RUR), вклады клиента (в валюте USD, EUR, CNY, RUR) средств, поступивших безналичным путем из-за пределов банка в иностранной валюте японская иена (JPY), китайский юань (CNY) (через корреспондентские счета:  Корреспондент №1, Корреспондент №2), вьетнамский донг (VND), тайский бат (THB)</t>
+  </si>
+  <si>
+    <t>на счет физического лица в валюте USD, EUR, JPY, CNY, VND, THB, KRW, RUR</t>
+  </si>
+  <si>
     <t>• 1% на ВСЁ
 • 1,5% - Бакалейные магазины, супермаркеты (5411)
 • 2% - Зоотовары (5995), Аптеки (5912)
 • 3% - Фастфуд (5814), Рестораны (5812), Товары для дома (5200), Сад и огород (5261), АЗС (5541)
-• 5% - Каршэринг (7512)
+• 5% - Каршеринг (7512)
 • 10% - Автобусы, электрички, метро (4111, 4131)</t>
+  </si>
+  <si>
+    <t>• 1% на ВСЁ
+• 1,5% - Бакалейные магазины, супермаркеты (5411)
+• 3% - Рестораны (5812), Магазины мужской и женской одежды (5691), Одежда для всей семьи (5651)
+• 5% - Фастфуд (5814), Кинотеатры (7832), Ночные клубы (5813), Каршеринг (7512)</t>
+  </si>
+  <si>
+    <t>• 1% на ВСЁ
+• 2% - Бакалейные магазины, супермаркеты (5411), Зоотовары (5995), Аптеки (5912)
+• 3% - Фастфуд (5814), Рестораны (5812), Товары для дома (5200), Сад и огород (5261)
+• 5% - АЗС (5541), Каршеринг (7512)
+• 15% - Автобусы, электрички, метро (4111, 4131)</t>
+  </si>
+  <si>
+    <t>• 1% на ВСЁ
+• 2% - Бакалейные магазины, супермаркеты (5411), Яндекс (3990)
+• 3% - Рестораны (5812), Магазины мужской и женской одежды (5691), Одежда для всей семьи (5651)
+• 5% - Фастфуд (5814), Кинотеатры (7832), Ночные клубы (5813), Каршеринг (7512)</t>
+  </si>
+  <si>
+    <t>1,5%, минимум 1000 руб. при достижении лимита в 2 операции</t>
+  </si>
+  <si>
+    <t>1,5%, минимум 1000 руб. при достижении лимита 100000 руб.</t>
+  </si>
+  <si>
+    <t>2%, минимум 1000 руб. при достижении лимита 60000 руб.</t>
+  </si>
+  <si>
+    <t>2%, минимум 1000 руб. при достижении лимита 150000 руб.</t>
+  </si>
+  <si>
+    <t>2%, минимум 1000 руб. при достижении лимита 100000 руб.</t>
+  </si>
+  <si>
+    <t>см.Примечание 8.</t>
+  </si>
+  <si>
+    <t>Банк начисляет проценты на остаток средств на счете, если это предусмотрено условиями акций и (или) бонусных программ, проводимых Банком к выбранной Клиентом Программе лояльности. Условия акций и бонусных программ размещаются на сайте Банка https://www.primbank.ru/ . 
+Проценты начисляются ежедневно на остаток по счету на начало дня. Выплата процентов осуществляется ежемесячно с капитализацией процентов на счет.</t>
+  </si>
+  <si>
+    <t>2.17.</t>
+  </si>
+  <si>
+    <t>При выдаче наличных денежных средств в банкоматах других банков и Банков-партнеров на территории РФ и за пределами территории РФ действует общий лимит льготного снятия наличных.</t>
+  </si>
+  <si>
+    <t>30.</t>
+  </si>
+  <si>
+    <t>Выдача наличных денежных средств в банкоматах Банков-партнеров на территории РФ:</t>
+  </si>
+  <si>
+    <t>8.5.1.</t>
+  </si>
+  <si>
+    <t>8.5.2.</t>
+  </si>
+  <si>
+    <t>8.6.</t>
+  </si>
+  <si>
+    <t>8.6.1.</t>
+  </si>
+  <si>
+    <t>8.6.2.</t>
+  </si>
+  <si>
+    <t>8.6.3.</t>
+  </si>
+  <si>
+    <t>8.7.</t>
+  </si>
+  <si>
+    <t>8.8.</t>
+  </si>
+  <si>
+    <t>8.9.</t>
+  </si>
+  <si>
+    <t>18., 19, 30.</t>
+  </si>
+  <si>
+    <t>18, 30.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -5140,51 +5129,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="172">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -5194,65 +5183,50 @@
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -5308,151 +5282,133 @@
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="16" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="16" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -5461,137 +5417,156 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -6047,16620 +6022,16679 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="B66" sqref="B66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="44.42578125" style="7" customWidth="1"/>
     <col min="3" max="5" width="15.7109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="15.42578125" style="7" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1" s="8"/>
-      <c r="D1" s="135" t="s">
-[...4 lines deleted...]
-      <c r="G1" s="135"/>
+      <c r="D1" s="130" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C2" s="8"/>
-      <c r="D2" s="135"/>
-[...2 lines deleted...]
-      <c r="G2" s="135"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C3" s="8"/>
-      <c r="D3" s="135"/>
-[...2 lines deleted...]
-      <c r="G3" s="135"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C4" s="8"/>
-      <c r="D4" s="135"/>
-[...2 lines deleted...]
-      <c r="G4" s="135"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C5" s="8"/>
-      <c r="D5" s="135"/>
-[...2 lines deleted...]
-      <c r="G5" s="135"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C6" s="8"/>
-      <c r="D6" s="135"/>
-[...2 lines deleted...]
-      <c r="G6" s="135"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
+      <c r="G6" s="130"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C7" s="8"/>
-      <c r="D7" s="135"/>
-[...2 lines deleted...]
-      <c r="G7" s="135"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
     </row>
     <row r="8" spans="1:7" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10"/>
       <c r="B8" s="10"/>
-      <c r="C8" s="135"/>
-[...3 lines deleted...]
-      <c r="G8" s="135"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
     </row>
     <row r="11" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10"/>
       <c r="B11" s="10"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
     </row>
     <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12"/>
       <c r="B12" s="12"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
     </row>
     <row r="13" spans="1:7" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="G13" s="3"/>
     </row>
     <row r="14" spans="1:7" s="13" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3"/>
-      <c r="B14" s="136" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="136"/>
+      <c r="B14" s="131" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
       <c r="G14" s="3"/>
     </row>
     <row r="28" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="5" t="s">
-        <v>584</v>
+        <v>540</v>
       </c>
       <c r="F28" s="5"/>
-      <c r="G28" s="121">
-        <v>46204</v>
+      <c r="G28" s="108">
+        <v>46244</v>
       </c>
     </row>
     <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="E30" s="9"/>
     </row>
     <row r="31" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
     </row>
     <row r="32" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C32" s="6" t="s">
-        <v>585</v>
+        <v>541</v>
       </c>
     </row>
     <row r="33" spans="3:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C33" s="6">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="3">
     <mergeCell ref="D1:G7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист9">
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="149" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="107"/>
+      <c r="A1" s="148" t="s">
+        <v>639</v>
+      </c>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="25"/>
       <c r="C2" s="23"/>
-      <c r="D2" s="107"/>
-      <c r="E2" s="107"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
     </row>
     <row r="3" spans="1:5" ht="24" x14ac:dyDescent="0.25">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="58" t="s">
+      <c r="B3" s="37" t="s">
+        <v>738</v>
+      </c>
+      <c r="C3" s="37" t="s">
+        <v>739</v>
+      </c>
+      <c r="D3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="58" t="s">
-        <v>688</v>
+      <c r="E3" s="53" t="s">
+        <v>640</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="61" t="s">
-[...7 lines deleted...]
-      <c r="E4" s="117"/>
+      <c r="A4" s="56" t="s">
+        <v>561</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>850</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="104"/>
     </row>
     <row r="5" spans="1:5" ht="24" x14ac:dyDescent="0.25">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="62" t="s">
-[...9 lines deleted...]
-        <v>607</v>
+      <c r="B5" s="57" t="s">
+        <v>641</v>
+      </c>
+      <c r="C5" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="48" x14ac:dyDescent="0.25">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="62" t="s">
-[...9 lines deleted...]
-        <v>607</v>
+      <c r="B6" s="57" t="s">
+        <v>642</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>646</v>
+      </c>
+      <c r="D6" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="61" t="s">
-[...7 lines deleted...]
-      <c r="E7" s="117"/>
+      <c r="A7" s="56" t="s">
+        <v>562</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>577</v>
+      </c>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="104"/>
     </row>
     <row r="8" spans="1:5" ht="24" x14ac:dyDescent="0.25">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="62" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="117"/>
+      <c r="B8" s="57" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E8" s="104"/>
     </row>
     <row r="9" spans="1:5" ht="36" x14ac:dyDescent="0.25">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="62" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="61" t="s">
+      <c r="B9" s="57" t="s">
+        <v>643</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>644</v>
+      </c>
+      <c r="D9" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E9" s="104"/>
+    </row>
+    <row r="10" spans="1:5" ht="48" x14ac:dyDescent="0.25">
+      <c r="A10" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>645</v>
+      </c>
+      <c r="C10" s="57" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D10" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E10" s="104"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="105" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B11" s="106"/>
+      <c r="C11" s="106"/>
+      <c r="D11" s="106"/>
+      <c r="E11" s="107"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="105" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B12" s="106"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="106"/>
+      <c r="E12" s="107"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="57" t="s">
         <v>692</v>
       </c>
-      <c r="D9" s="62" t="s">
-[...50 lines deleted...]
-      <c r="E13" s="117"/>
+      <c r="C13" s="57" t="s">
+        <v>743</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E13" s="104"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="65" t="s">
+      <c r="A14" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="62" t="s">
-[...8 lines deleted...]
-      <c r="E14" s="117"/>
+      <c r="B14" s="57" t="s">
+        <v>809</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>198</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E14" s="104"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>858</v>
-[...8 lines deleted...]
-        <v>608</v>
+        <v>810</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>811</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="118" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="120"/>
+      <c r="A16" s="105" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B16" s="62"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="106"/>
+      <c r="E16" s="107"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="65" t="s">
+      <c r="A17" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="62" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="117"/>
+      <c r="B17" s="57" t="s">
+        <v>692</v>
+      </c>
+      <c r="C17" s="57" t="s">
+        <v>743</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E17" s="104"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="62" t="s">
-[...8 lines deleted...]
-      <c r="E18" s="117"/>
+      <c r="B18" s="57" t="s">
+        <v>809</v>
+      </c>
+      <c r="C18" s="57" t="s">
+        <v>743</v>
+      </c>
+      <c r="D18" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E18" s="104"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>858</v>
-[...8 lines deleted...]
-        <v>608</v>
+        <v>810</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>743</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="107"/>
-[...3 lines deleted...]
-      <c r="E20" s="107"/>
+      <c r="A20" s="94"/>
+      <c r="B20" s="94"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="94"/>
+      <c r="E20" s="94"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="41" t="s">
-[...7 lines deleted...]
-      <c r="E21" s="177"/>
+      <c r="A21" s="36" t="s">
+        <v>636</v>
+      </c>
+      <c r="B21" s="171" t="s">
+        <v>635</v>
+      </c>
+      <c r="C21" s="171"/>
+      <c r="D21" s="171"/>
+      <c r="E21" s="171"/>
     </row>
     <row r="22" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="89" t="s">
-[...7 lines deleted...]
-      <c r="E22" s="176"/>
+      <c r="A22" s="80" t="s">
+        <v>561</v>
+      </c>
+      <c r="B22" s="170" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C22" s="170"/>
+      <c r="D22" s="170"/>
+      <c r="E22" s="170"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="89" t="s">
-[...7 lines deleted...]
-      <c r="E23" s="176"/>
+      <c r="A23" s="80" t="s">
+        <v>562</v>
+      </c>
+      <c r="B23" s="170" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C23" s="170"/>
+      <c r="D23" s="170"/>
+      <c r="E23" s="170"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="4">
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A1:O31"/>
+  <dimension ref="A1:O28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:N22"/>
+      <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.85546875" style="29" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="7.85546875" style="64" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="65"/>
+    <col min="13" max="13" width="2.140625" style="65" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="65" hidden="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="27"/>
+      <c r="A1" s="122" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A2" s="138" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="138"/>
+      <c r="A2" s="133" t="s">
+        <v>545</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="138" t="s">
-[...299 lines deleted...]
-      <c r="A19" s="137" t="s">
+      <c r="A3" s="133" t="s">
+        <v>866</v>
+      </c>
+      <c r="B3" s="133"/>
+      <c r="C3" s="133"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="133"/>
+    </row>
+    <row r="4" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="132" t="s">
+        <v>440</v>
+      </c>
+      <c r="B4" s="132"/>
+      <c r="C4" s="132"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="132"/>
+      <c r="F4" s="132"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="132"/>
+      <c r="I4" s="132"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="132"/>
+      <c r="L4" s="132"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="132"/>
+    </row>
+    <row r="5" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="132" t="s">
+        <v>339</v>
+      </c>
+      <c r="B5" s="132"/>
+      <c r="C5" s="132"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="132"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="132"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="132"/>
+    </row>
+    <row r="6" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="132" t="s">
+        <v>346</v>
+      </c>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+    </row>
+    <row r="7" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="132" t="s">
+        <v>470</v>
+      </c>
+      <c r="B7" s="132"/>
+      <c r="C7" s="132"/>
+      <c r="D7" s="132"/>
+      <c r="E7" s="132"/>
+      <c r="F7" s="132"/>
+      <c r="G7" s="132"/>
+      <c r="H7" s="132"/>
+      <c r="I7" s="132"/>
+      <c r="J7" s="132"/>
+      <c r="K7" s="132"/>
+      <c r="L7" s="132"/>
+      <c r="M7" s="132"/>
+      <c r="N7" s="132"/>
+      <c r="O7" s="124"/>
+    </row>
+    <row r="8" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="132" t="s">
+        <v>543</v>
+      </c>
+      <c r="B8" s="132"/>
+      <c r="C8" s="132"/>
+      <c r="D8" s="132"/>
+      <c r="E8" s="132"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="132"/>
+      <c r="O8" s="124"/>
+    </row>
+    <row r="9" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="132" t="s">
+        <v>502</v>
+      </c>
+      <c r="B9" s="132"/>
+      <c r="C9" s="132"/>
+      <c r="D9" s="132"/>
+      <c r="E9" s="132"/>
+      <c r="F9" s="132"/>
+      <c r="G9" s="132"/>
+      <c r="H9" s="132"/>
+      <c r="I9" s="132"/>
+      <c r="J9" s="132"/>
+      <c r="K9" s="132"/>
+      <c r="L9" s="132"/>
+      <c r="M9" s="132"/>
+      <c r="N9" s="132"/>
+      <c r="O9" s="124"/>
+    </row>
+    <row r="10" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="132" t="s">
+        <v>520</v>
+      </c>
+      <c r="B10" s="132"/>
+      <c r="C10" s="132"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
+      <c r="G10" s="132"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="132"/>
+      <c r="O10" s="124"/>
+    </row>
+    <row r="11" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="132" t="s">
         <v>862</v>
       </c>
-      <c r="B19" s="137"/>
-[...83 lines deleted...]
-      <c r="N23" s="137"/>
+      <c r="B11" s="132"/>
+      <c r="C11" s="132"/>
+      <c r="D11" s="132"/>
+      <c r="E11" s="132"/>
+      <c r="F11" s="132"/>
+      <c r="G11" s="132"/>
+      <c r="H11" s="132"/>
+      <c r="I11" s="132"/>
+      <c r="J11" s="132"/>
+      <c r="K11" s="132"/>
+      <c r="L11" s="132"/>
+      <c r="M11" s="132"/>
+      <c r="N11" s="132"/>
+      <c r="O11" s="124"/>
+    </row>
+    <row r="12" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="132" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B12" s="132"/>
+      <c r="C12" s="132"/>
+      <c r="D12" s="132"/>
+      <c r="E12" s="132"/>
+      <c r="F12" s="132"/>
+      <c r="G12" s="132"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="132"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="132"/>
+      <c r="O12" s="124"/>
+    </row>
+    <row r="13" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="132" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B13" s="132"/>
+      <c r="C13" s="132"/>
+      <c r="D13" s="132"/>
+      <c r="E13" s="132"/>
+      <c r="F13" s="132"/>
+      <c r="G13" s="132"/>
+      <c r="H13" s="132"/>
+      <c r="I13" s="132"/>
+      <c r="J13" s="132"/>
+      <c r="K13" s="132"/>
+      <c r="L13" s="132"/>
+      <c r="M13" s="132"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="124"/>
+    </row>
+    <row r="14" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="132" t="s">
+        <v>863</v>
+      </c>
+      <c r="B14" s="132"/>
+      <c r="C14" s="132"/>
+      <c r="D14" s="132"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
+      <c r="G14" s="132"/>
+      <c r="H14" s="132"/>
+      <c r="I14" s="132"/>
+      <c r="J14" s="132"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="132"/>
+      <c r="O14" s="124"/>
+    </row>
+    <row r="15" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="132" t="s">
+        <v>864</v>
+      </c>
+      <c r="B15" s="132"/>
+      <c r="C15" s="132"/>
+      <c r="D15" s="132"/>
+      <c r="E15" s="132"/>
+      <c r="F15" s="132"/>
+      <c r="G15" s="132"/>
+      <c r="H15" s="132"/>
+      <c r="I15" s="132"/>
+      <c r="J15" s="132"/>
+      <c r="K15" s="132"/>
+      <c r="L15" s="132"/>
+      <c r="M15" s="132"/>
+      <c r="N15" s="132"/>
+      <c r="O15" s="124"/>
+    </row>
+    <row r="16" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="132" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B16" s="132"/>
+      <c r="C16" s="132"/>
+      <c r="D16" s="132"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="132"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="132"/>
+      <c r="O16" s="124"/>
+    </row>
+    <row r="17" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="132" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B17" s="132"/>
+      <c r="C17" s="132"/>
+      <c r="D17" s="132"/>
+      <c r="E17" s="132"/>
+      <c r="F17" s="132"/>
+      <c r="G17" s="132"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="132"/>
+      <c r="K17" s="132"/>
+      <c r="L17" s="132"/>
+      <c r="M17" s="132"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="124"/>
+    </row>
+    <row r="18" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="132" t="s">
+        <v>814</v>
+      </c>
+      <c r="B18" s="132"/>
+      <c r="C18" s="132"/>
+      <c r="D18" s="132"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="132"/>
+    </row>
+    <row r="19" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="133" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B19" s="133"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="133"/>
+      <c r="E19" s="133"/>
+      <c r="F19" s="133"/>
+      <c r="G19" s="133"/>
+      <c r="H19" s="133"/>
+      <c r="I19" s="133"/>
+      <c r="J19" s="133"/>
+      <c r="K19" s="133"/>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+    </row>
+    <row r="20" spans="1:15" s="123" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="132" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B20" s="132"/>
+      <c r="C20" s="132"/>
+      <c r="D20" s="132"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="132"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A21" s="133" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B21" s="133"/>
+      <c r="C21" s="133"/>
+      <c r="D21" s="133"/>
+      <c r="E21" s="133"/>
+      <c r="F21" s="133"/>
+      <c r="G21" s="133"/>
+      <c r="H21" s="133"/>
+      <c r="I21" s="133"/>
+      <c r="J21" s="133"/>
+      <c r="K21" s="133"/>
+      <c r="L21" s="133"/>
+      <c r="M21" s="133"/>
+      <c r="N21" s="133"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="132" t="s">
+        <v>768</v>
+      </c>
+      <c r="B22" s="132"/>
+      <c r="C22" s="132"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="132"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="133" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B23" s="133"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A24" s="138" t="s">
-[...50 lines deleted...]
-      <c r="N26" s="137"/>
+      <c r="A24" s="133" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B24" s="133"/>
+      <c r="C24" s="133"/>
+      <c r="D24" s="133"/>
+      <c r="E24" s="133"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="133"/>
+      <c r="H24" s="133"/>
+      <c r="I24" s="133"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="133"/>
+      <c r="L24" s="133"/>
+      <c r="M24" s="133"/>
+      <c r="N24" s="133"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="132" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B25" s="132"/>
+      <c r="C25" s="132"/>
+      <c r="D25" s="132"/>
+      <c r="E25" s="132"/>
+      <c r="F25" s="132"/>
+      <c r="G25" s="132"/>
+      <c r="H25" s="132"/>
+      <c r="I25" s="132"/>
+      <c r="J25" s="132"/>
+      <c r="K25" s="132"/>
+      <c r="L25" s="132"/>
+      <c r="M25" s="132"/>
+      <c r="N25" s="132"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A26" s="133" t="s">
+        <v>813</v>
+      </c>
+      <c r="B26" s="133"/>
+      <c r="C26" s="133"/>
+      <c r="D26" s="133"/>
+      <c r="E26" s="133"/>
+      <c r="F26" s="133"/>
+      <c r="G26" s="133"/>
+      <c r="H26" s="133"/>
+      <c r="I26" s="133"/>
+      <c r="J26" s="133"/>
+      <c r="K26" s="133"/>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="138" t="s">
-[...66 lines deleted...]
-      <c r="N31" s="71"/>
+      <c r="A27" s="133" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B27" s="133"/>
+      <c r="C27" s="133"/>
+      <c r="D27" s="133"/>
+      <c r="E27" s="133"/>
+      <c r="F27" s="133"/>
+      <c r="G27" s="133"/>
+      <c r="H27" s="133"/>
+      <c r="I27" s="133"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="133"/>
+      <c r="L27" s="133"/>
+      <c r="M27" s="133"/>
+      <c r="N27" s="133"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="132" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B28" s="132"/>
+      <c r="C28" s="132"/>
+      <c r="D28" s="132"/>
+      <c r="E28" s="132"/>
+      <c r="F28" s="132"/>
+      <c r="G28" s="132"/>
+      <c r="H28" s="132"/>
+      <c r="I28" s="132"/>
+      <c r="J28" s="132"/>
+      <c r="K28" s="132"/>
+      <c r="L28" s="132"/>
+      <c r="M28" s="132"/>
+      <c r="N28" s="132"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
-  <mergeCells count="28">
-[...2 lines deleted...]
-    <mergeCell ref="A25:N25"/>
+  <mergeCells count="27">
     <mergeCell ref="A28:N28"/>
-    <mergeCell ref="A24:N24"/>
-[...5 lines deleted...]
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
     <mergeCell ref="A18:N18"/>
-    <mergeCell ref="A29:N29"/>
-    <mergeCell ref="A21:N21"/>
     <mergeCell ref="A19:N19"/>
-    <mergeCell ref="A20:N20"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A11:N11"/>
     <mergeCell ref="A12:N12"/>
     <mergeCell ref="A13:N13"/>
     <mergeCell ref="A14:N14"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2:N2" location="'Общие условия'!A1" display="I. Общие условия оказания услуг и взимания комиссий"/>
     <hyperlink ref="A3:N3" location="'РКО+МБ,ИБ+лимиты в МБ,ИБ'!A1" display="II. Тарифы на оказание услуг по расчетно-кассовому обслуживанию, сервисам дистанционного банковского обслуживания, дополнительным услугам"/>
-    <hyperlink ref="A22:N22" location="'Карты+станд.лимиты'!A1" display="III. Тарифы по обслуживанию банковских карт"/>
-[...24 lines deleted...]
-    <hyperlink ref="A21" location="'ДБО+лимиты в ДБО'!A27" display="Лимиты в дистанционных сервисах Интернет-банк и Мобильный банк"/>
+    <hyperlink ref="A21:N21" location="'Карты+станд.лимиты'!A1" display="III. Тарифы по обслуживанию банковских карт"/>
+    <hyperlink ref="A24:N24" location="'Кред. карты+станд.лимиты'!A1" display="IV. Тарифы по обслуживанию кредитных карт"/>
+    <hyperlink ref="A27:N27" location="'Карты стор.Банков+лимиты'!A1" display="V. Тарифы по обслуживанию банковских карт, эмитированных сторонними Банками"/>
+    <hyperlink ref="A26:N26" location="'Инд.лимиты по кред.картам'!A1" display="VII. Индивидуальные лимиты обслуживания для кредитных карт"/>
+    <hyperlink ref="A23:N23" location="'Инд.лимиты по картам'!A1" display="VI. Индивидуальные лимиты обслуживания по банковским картам ПАО АКБ &quot;Приморье&quot;"/>
+    <hyperlink ref="A18:N18" location="Время_приема_распоряжений" display="Время приема распоряжений в иностранной валюте"/>
+    <hyperlink ref="A4:N4" location="Раздел_1" display="Раздел 1. Открытие и ведение счетов в рублях и иностранной валюте"/>
+    <hyperlink ref="A5:N5" location="Раздел_2" display="Раздел 2. Расчетно-кассовое обслуживание в рублях"/>
+    <hyperlink ref="A6:N6" location="Раздел_3" display="Раздел 3. Расчетно-кассовое обслуживание в иностранной валюте"/>
+    <hyperlink ref="A7:N7" location="Раздел_4" display="Раздел 4. Информационно-справочное обслуживание"/>
+    <hyperlink ref="A8:N8" location="Раздел_5" display="Раздел 5. Услуги депозитария индивидуальных банковских сейфов"/>
+    <hyperlink ref="A9:N9" location="Раздел_6" display="Раздел 6. Документарные операции"/>
+    <hyperlink ref="A10:N10" location="Раздел_7" display="Раздел 7. Ответственное хранение"/>
+    <hyperlink ref="A11:N11" location="Раздел_8" display="Раздел 8. Операции с драгоценными металлами (золото, серебро)"/>
+    <hyperlink ref="A17:N17" location="Раздел_15" display="Раздел 15. Услуги по программам страхования"/>
+    <hyperlink ref="A16:N16" location="Раздел_14" display="Раздел 14. Услуга подтверждения операций"/>
+    <hyperlink ref="A15:N15" location="Раздел_12" display="Раздел 12. Сервис СМС-информирование"/>
+    <hyperlink ref="A14:N14" location="Раздел_11" display="Раздел 11. Сопровождение ипотечного кредитования"/>
+    <hyperlink ref="A13:N13" location="Раздел_10" display="Раздел 10. Операции по счетам типа &quot;Ин&quot;"/>
+    <hyperlink ref="A12:N12" location="Раздел_9" display="Раздел 9. Операции по счетам типа &quot;С&quot;"/>
+    <hyperlink ref="A22:N22" location="Лимиты_по_обслуживанию_банковских_карт" display="Лимиты по обслуживанию банковских карт"/>
+    <hyperlink ref="A25:N25" location="Лимиты_по_обслуживанию_кредитных_карт" display="Лимиты по обслуживанию кредитных карт"/>
+    <hyperlink ref="A28:N28" location="'Карты стор.Банков+лимиты'!A11" display="Лимиты на получение наличных денежных средств для сторонних карт"/>
+    <hyperlink ref="A19:N19" location="'ДБО+лимиты в ДБО'!A1" display="III. Тарифы на оказание услуг в дистанционных сервисах Интернет-банк и Мобильный банк"/>
+    <hyperlink ref="A20" location="'ДБО+лимиты в ДБО'!A27" display="Лимиты в дистанционных сервисах Интернет-банк и Мобильный банк"/>
+    <hyperlink ref="A20:N20" location="Лимиты_в_дистанционных_сервисах_Интернет_банк_и_Мобильный_банк" display="Лимиты в дистанционных сервисах Интернет-банк и Мобильный банк"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист3"/>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="16" max="16" width="54.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="139" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="139"/>
+      <c r="A1" s="134" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="134"/>
+      <c r="O1" s="134"/>
     </row>
     <row r="2" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="140" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="140"/>
+      <c r="A2" s="135" t="s">
+        <v>865</v>
+      </c>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="141" t="s">
-[...15 lines deleted...]
-      <c r="O3" s="141"/>
+      <c r="A3" s="136" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
+      <c r="I3" s="136"/>
+      <c r="J3" s="136"/>
+      <c r="K3" s="136"/>
+      <c r="L3" s="136"/>
+      <c r="M3" s="136"/>
+      <c r="N3" s="136"/>
+      <c r="O3" s="136"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A4" s="141"/>
-[...13 lines deleted...]
-      <c r="O4" s="141"/>
+      <c r="A4" s="136"/>
+      <c r="B4" s="136"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="136"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A5" s="141"/>
-[...13 lines deleted...]
-      <c r="O5" s="141"/>
+      <c r="A5" s="136"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A6" s="141"/>
-[...13 lines deleted...]
-      <c r="O6" s="141"/>
+      <c r="A6" s="136"/>
+      <c r="B6" s="136"/>
+      <c r="C6" s="136"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="136"/>
+      <c r="H6" s="136"/>
+      <c r="I6" s="136"/>
+      <c r="J6" s="136"/>
+      <c r="K6" s="136"/>
+      <c r="L6" s="136"/>
+      <c r="M6" s="136"/>
+      <c r="N6" s="136"/>
+      <c r="O6" s="136"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A7" s="141"/>
-[...13 lines deleted...]
-      <c r="O7" s="141"/>
+      <c r="A7" s="136"/>
+      <c r="B7" s="136"/>
+      <c r="C7" s="136"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="136"/>
+      <c r="G7" s="136"/>
+      <c r="H7" s="136"/>
+      <c r="I7" s="136"/>
+      <c r="J7" s="136"/>
+      <c r="K7" s="136"/>
+      <c r="L7" s="136"/>
+      <c r="M7" s="136"/>
+      <c r="N7" s="136"/>
+      <c r="O7" s="136"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A8" s="141"/>
-[...13 lines deleted...]
-      <c r="O8" s="141"/>
+      <c r="A8" s="136"/>
+      <c r="B8" s="136"/>
+      <c r="C8" s="136"/>
+      <c r="D8" s="136"/>
+      <c r="E8" s="136"/>
+      <c r="F8" s="136"/>
+      <c r="G8" s="136"/>
+      <c r="H8" s="136"/>
+      <c r="I8" s="136"/>
+      <c r="J8" s="136"/>
+      <c r="K8" s="136"/>
+      <c r="L8" s="136"/>
+      <c r="M8" s="136"/>
+      <c r="N8" s="136"/>
+      <c r="O8" s="136"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A9" s="141"/>
-[...13 lines deleted...]
-      <c r="O9" s="141"/>
+      <c r="A9" s="136"/>
+      <c r="B9" s="136"/>
+      <c r="C9" s="136"/>
+      <c r="D9" s="136"/>
+      <c r="E9" s="136"/>
+      <c r="F9" s="136"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="136"/>
+      <c r="I9" s="136"/>
+      <c r="J9" s="136"/>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="136"/>
+      <c r="O9" s="136"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A10" s="141"/>
-[...13 lines deleted...]
-      <c r="O10" s="141"/>
+      <c r="A10" s="136"/>
+      <c r="B10" s="136"/>
+      <c r="C10" s="136"/>
+      <c r="D10" s="136"/>
+      <c r="E10" s="136"/>
+      <c r="F10" s="136"/>
+      <c r="G10" s="136"/>
+      <c r="H10" s="136"/>
+      <c r="I10" s="136"/>
+      <c r="J10" s="136"/>
+      <c r="K10" s="136"/>
+      <c r="L10" s="136"/>
+      <c r="M10" s="136"/>
+      <c r="N10" s="136"/>
+      <c r="O10" s="136"/>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A11" s="141"/>
-[...13 lines deleted...]
-      <c r="O11" s="141"/>
+      <c r="A11" s="136"/>
+      <c r="B11" s="136"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="136"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="136"/>
+      <c r="I11" s="136"/>
+      <c r="J11" s="136"/>
+      <c r="K11" s="136"/>
+      <c r="L11" s="136"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="136"/>
+      <c r="O11" s="136"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A12" s="141"/>
-[...13 lines deleted...]
-      <c r="O12" s="141"/>
+      <c r="A12" s="136"/>
+      <c r="B12" s="136"/>
+      <c r="C12" s="136"/>
+      <c r="D12" s="136"/>
+      <c r="E12" s="136"/>
+      <c r="F12" s="136"/>
+      <c r="G12" s="136"/>
+      <c r="H12" s="136"/>
+      <c r="I12" s="136"/>
+      <c r="J12" s="136"/>
+      <c r="K12" s="136"/>
+      <c r="L12" s="136"/>
+      <c r="M12" s="136"/>
+      <c r="N12" s="136"/>
+      <c r="O12" s="136"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A13" s="141"/>
-[...13 lines deleted...]
-      <c r="O13" s="141"/>
+      <c r="A13" s="136"/>
+      <c r="B13" s="136"/>
+      <c r="C13" s="136"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="136"/>
+      <c r="G13" s="136"/>
+      <c r="H13" s="136"/>
+      <c r="I13" s="136"/>
+      <c r="J13" s="136"/>
+      <c r="K13" s="136"/>
+      <c r="L13" s="136"/>
+      <c r="M13" s="136"/>
+      <c r="N13" s="136"/>
+      <c r="O13" s="136"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A14" s="141"/>
-[...13 lines deleted...]
-      <c r="O14" s="141"/>
+      <c r="A14" s="136"/>
+      <c r="B14" s="136"/>
+      <c r="C14" s="136"/>
+      <c r="D14" s="136"/>
+      <c r="E14" s="136"/>
+      <c r="F14" s="136"/>
+      <c r="G14" s="136"/>
+      <c r="H14" s="136"/>
+      <c r="I14" s="136"/>
+      <c r="J14" s="136"/>
+      <c r="K14" s="136"/>
+      <c r="L14" s="136"/>
+      <c r="M14" s="136"/>
+      <c r="N14" s="136"/>
+      <c r="O14" s="136"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A15" s="141"/>
-[...13 lines deleted...]
-      <c r="O15" s="141"/>
+      <c r="A15" s="136"/>
+      <c r="B15" s="136"/>
+      <c r="C15" s="136"/>
+      <c r="D15" s="136"/>
+      <c r="E15" s="136"/>
+      <c r="F15" s="136"/>
+      <c r="G15" s="136"/>
+      <c r="H15" s="136"/>
+      <c r="I15" s="136"/>
+      <c r="J15" s="136"/>
+      <c r="K15" s="136"/>
+      <c r="L15" s="136"/>
+      <c r="M15" s="136"/>
+      <c r="N15" s="136"/>
+      <c r="O15" s="136"/>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A16" s="141"/>
-[...13 lines deleted...]
-      <c r="O16" s="141"/>
+      <c r="A16" s="136"/>
+      <c r="B16" s="136"/>
+      <c r="C16" s="136"/>
+      <c r="D16" s="136"/>
+      <c r="E16" s="136"/>
+      <c r="F16" s="136"/>
+      <c r="G16" s="136"/>
+      <c r="H16" s="136"/>
+      <c r="I16" s="136"/>
+      <c r="J16" s="136"/>
+      <c r="K16" s="136"/>
+      <c r="L16" s="136"/>
+      <c r="M16" s="136"/>
+      <c r="N16" s="136"/>
+      <c r="O16" s="136"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A17" s="141"/>
-[...13 lines deleted...]
-      <c r="O17" s="141"/>
+      <c r="A17" s="136"/>
+      <c r="B17" s="136"/>
+      <c r="C17" s="136"/>
+      <c r="D17" s="136"/>
+      <c r="E17" s="136"/>
+      <c r="F17" s="136"/>
+      <c r="G17" s="136"/>
+      <c r="H17" s="136"/>
+      <c r="I17" s="136"/>
+      <c r="J17" s="136"/>
+      <c r="K17" s="136"/>
+      <c r="L17" s="136"/>
+      <c r="M17" s="136"/>
+      <c r="N17" s="136"/>
+      <c r="O17" s="136"/>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A18" s="141"/>
-[...13 lines deleted...]
-      <c r="O18" s="141"/>
+      <c r="A18" s="136"/>
+      <c r="B18" s="136"/>
+      <c r="C18" s="136"/>
+      <c r="D18" s="136"/>
+      <c r="E18" s="136"/>
+      <c r="F18" s="136"/>
+      <c r="G18" s="136"/>
+      <c r="H18" s="136"/>
+      <c r="I18" s="136"/>
+      <c r="J18" s="136"/>
+      <c r="K18" s="136"/>
+      <c r="L18" s="136"/>
+      <c r="M18" s="136"/>
+      <c r="N18" s="136"/>
+      <c r="O18" s="136"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A19" s="141"/>
-[...13 lines deleted...]
-      <c r="O19" s="141"/>
+      <c r="A19" s="136"/>
+      <c r="B19" s="136"/>
+      <c r="C19" s="136"/>
+      <c r="D19" s="136"/>
+      <c r="E19" s="136"/>
+      <c r="F19" s="136"/>
+      <c r="G19" s="136"/>
+      <c r="H19" s="136"/>
+      <c r="I19" s="136"/>
+      <c r="J19" s="136"/>
+      <c r="K19" s="136"/>
+      <c r="L19" s="136"/>
+      <c r="M19" s="136"/>
+      <c r="N19" s="136"/>
+      <c r="O19" s="136"/>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A20" s="141"/>
-[...13 lines deleted...]
-      <c r="O20" s="141"/>
+      <c r="A20" s="136"/>
+      <c r="B20" s="136"/>
+      <c r="C20" s="136"/>
+      <c r="D20" s="136"/>
+      <c r="E20" s="136"/>
+      <c r="F20" s="136"/>
+      <c r="G20" s="136"/>
+      <c r="H20" s="136"/>
+      <c r="I20" s="136"/>
+      <c r="J20" s="136"/>
+      <c r="K20" s="136"/>
+      <c r="L20" s="136"/>
+      <c r="M20" s="136"/>
+      <c r="N20" s="136"/>
+      <c r="O20" s="136"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A21" s="141"/>
-[...13 lines deleted...]
-      <c r="O21" s="141"/>
+      <c r="A21" s="136"/>
+      <c r="B21" s="136"/>
+      <c r="C21" s="136"/>
+      <c r="D21" s="136"/>
+      <c r="E21" s="136"/>
+      <c r="F21" s="136"/>
+      <c r="G21" s="136"/>
+      <c r="H21" s="136"/>
+      <c r="I21" s="136"/>
+      <c r="J21" s="136"/>
+      <c r="K21" s="136"/>
+      <c r="L21" s="136"/>
+      <c r="M21" s="136"/>
+      <c r="N21" s="136"/>
+      <c r="O21" s="136"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A22" s="141"/>
-[...13 lines deleted...]
-      <c r="O22" s="141"/>
+      <c r="A22" s="136"/>
+      <c r="B22" s="136"/>
+      <c r="C22" s="136"/>
+      <c r="D22" s="136"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="136"/>
+      <c r="G22" s="136"/>
+      <c r="H22" s="136"/>
+      <c r="I22" s="136"/>
+      <c r="J22" s="136"/>
+      <c r="K22" s="136"/>
+      <c r="L22" s="136"/>
+      <c r="M22" s="136"/>
+      <c r="N22" s="136"/>
+      <c r="O22" s="136"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A23" s="141"/>
-[...13 lines deleted...]
-      <c r="O23" s="141"/>
+      <c r="A23" s="136"/>
+      <c r="B23" s="136"/>
+      <c r="C23" s="136"/>
+      <c r="D23" s="136"/>
+      <c r="E23" s="136"/>
+      <c r="F23" s="136"/>
+      <c r="G23" s="136"/>
+      <c r="H23" s="136"/>
+      <c r="I23" s="136"/>
+      <c r="J23" s="136"/>
+      <c r="K23" s="136"/>
+      <c r="L23" s="136"/>
+      <c r="M23" s="136"/>
+      <c r="N23" s="136"/>
+      <c r="O23" s="136"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A24" s="141"/>
-[...13 lines deleted...]
-      <c r="O24" s="141"/>
+      <c r="A24" s="136"/>
+      <c r="B24" s="136"/>
+      <c r="C24" s="136"/>
+      <c r="D24" s="136"/>
+      <c r="E24" s="136"/>
+      <c r="F24" s="136"/>
+      <c r="G24" s="136"/>
+      <c r="H24" s="136"/>
+      <c r="I24" s="136"/>
+      <c r="J24" s="136"/>
+      <c r="K24" s="136"/>
+      <c r="L24" s="136"/>
+      <c r="M24" s="136"/>
+      <c r="N24" s="136"/>
+      <c r="O24" s="136"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A25" s="141"/>
-[...13 lines deleted...]
-      <c r="O25" s="141"/>
+      <c r="A25" s="136"/>
+      <c r="B25" s="136"/>
+      <c r="C25" s="136"/>
+      <c r="D25" s="136"/>
+      <c r="E25" s="136"/>
+      <c r="F25" s="136"/>
+      <c r="G25" s="136"/>
+      <c r="H25" s="136"/>
+      <c r="I25" s="136"/>
+      <c r="J25" s="136"/>
+      <c r="K25" s="136"/>
+      <c r="L25" s="136"/>
+      <c r="M25" s="136"/>
+      <c r="N25" s="136"/>
+      <c r="O25" s="136"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A26" s="94"/>
-[...13 lines deleted...]
-      <c r="O26" s="94"/>
+      <c r="A26" s="84"/>
+      <c r="B26" s="84"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="84"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="84"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="84"/>
+      <c r="L26" s="84"/>
+      <c r="M26" s="84"/>
+      <c r="N26" s="84"/>
+      <c r="O26" s="84"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="94"/>
-[...13 lines deleted...]
-      <c r="O27" s="94"/>
+      <c r="A27" s="84"/>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="84"/>
+      <c r="O27" s="84"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A28" s="94"/>
-[...13 lines deleted...]
-      <c r="O28" s="94"/>
+      <c r="A28" s="84"/>
+      <c r="B28" s="84"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="84"/>
+      <c r="F28" s="84"/>
+      <c r="G28" s="84"/>
+      <c r="H28" s="84"/>
+      <c r="I28" s="84"/>
+      <c r="J28" s="84"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="84"/>
+      <c r="M28" s="84"/>
+      <c r="N28" s="84"/>
+      <c r="O28" s="84"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="94"/>
-[...13 lines deleted...]
-      <c r="O29" s="94"/>
+      <c r="A29" s="84"/>
+      <c r="B29" s="84"/>
+      <c r="C29" s="84"/>
+      <c r="D29" s="84"/>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="84"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="84"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="84"/>
+      <c r="M29" s="84"/>
+      <c r="N29" s="84"/>
+      <c r="O29" s="84"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A30" s="94"/>
-[...13 lines deleted...]
-      <c r="O30" s="94"/>
+      <c r="A30" s="84"/>
+      <c r="B30" s="84"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="84"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="84"/>
+      <c r="O30" s="84"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A31" s="94"/>
-[...13 lines deleted...]
-      <c r="O31" s="94"/>
+      <c r="A31" s="84"/>
+      <c r="B31" s="84"/>
+      <c r="C31" s="84"/>
+      <c r="D31" s="84"/>
+      <c r="E31" s="84"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="84"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="84"/>
+      <c r="M31" s="84"/>
+      <c r="N31" s="84"/>
+      <c r="O31" s="84"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A32" s="94"/>
-[...13 lines deleted...]
-      <c r="O32" s="94"/>
+      <c r="A32" s="84"/>
+      <c r="B32" s="84"/>
+      <c r="C32" s="84"/>
+      <c r="D32" s="84"/>
+      <c r="E32" s="84"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="84"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="84"/>
+      <c r="J32" s="84"/>
+      <c r="K32" s="84"/>
+      <c r="L32" s="84"/>
+      <c r="M32" s="84"/>
+      <c r="N32" s="84"/>
+      <c r="O32" s="84"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A33" s="94"/>
-[...13 lines deleted...]
-      <c r="O33" s="94"/>
+      <c r="A33" s="84"/>
+      <c r="B33" s="84"/>
+      <c r="C33" s="84"/>
+      <c r="D33" s="84"/>
+      <c r="E33" s="84"/>
+      <c r="F33" s="84"/>
+      <c r="G33" s="84"/>
+      <c r="H33" s="84"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="84"/>
+      <c r="L33" s="84"/>
+      <c r="M33" s="84"/>
+      <c r="N33" s="84"/>
+      <c r="O33" s="84"/>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A34" s="94"/>
-[...13 lines deleted...]
-      <c r="O34" s="94"/>
+      <c r="A34" s="84"/>
+      <c r="B34" s="84"/>
+      <c r="C34" s="84"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="84"/>
+      <c r="F34" s="84"/>
+      <c r="G34" s="84"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="84"/>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A35" s="94"/>
-[...13 lines deleted...]
-      <c r="O35" s="94"/>
+      <c r="A35" s="84"/>
+      <c r="B35" s="84"/>
+      <c r="C35" s="84"/>
+      <c r="D35" s="84"/>
+      <c r="E35" s="84"/>
+      <c r="F35" s="84"/>
+      <c r="G35" s="84"/>
+      <c r="H35" s="84"/>
+      <c r="I35" s="84"/>
+      <c r="J35" s="84"/>
+      <c r="K35" s="84"/>
+      <c r="L35" s="84"/>
+      <c r="M35" s="84"/>
+      <c r="N35" s="84"/>
+      <c r="O35" s="84"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A36" s="94"/>
-[...13 lines deleted...]
-      <c r="O36" s="94"/>
+      <c r="A36" s="84"/>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
+      <c r="G36" s="84"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="84"/>
+      <c r="N36" s="84"/>
+      <c r="O36" s="84"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A37" s="94"/>
-[...13 lines deleted...]
-      <c r="O37" s="94"/>
+      <c r="A37" s="84"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
+      <c r="O37" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O25"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4">
     <tabColor theme="3" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F417"/>
+  <dimension ref="A1:F411"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B199" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B71" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="B206" sqref="B206"/>
+      <selection pane="bottomRight" activeCell="B68" sqref="B68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="130" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="7.5703125" style="130" customWidth="1"/>
+    <col min="1" max="1" width="8.5703125" style="116" customWidth="1"/>
+    <col min="2" max="2" width="62.42578125" style="116" customWidth="1"/>
+    <col min="3" max="3" width="39.28515625" style="117" customWidth="1"/>
+    <col min="4" max="4" width="21" style="116" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="116" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="149" t="s">
-[...8 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="A1" s="148" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+    </row>
+    <row r="2" spans="1:6" s="54" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="42" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="58" t="s">
+      <c r="B2" s="37" t="s">
+        <v>738</v>
+      </c>
+      <c r="C2" s="37" t="s">
+        <v>739</v>
+      </c>
+      <c r="D2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="58" t="s">
-        <v>688</v>
+      <c r="E2" s="53" t="s">
+        <v>640</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="35" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="37"/>
+      <c r="A3" s="30" t="s">
+        <v>440</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
       <c r="E3" s="18"/>
     </row>
     <row r="4" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="62" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="61" t="s">
+      <c r="B4" s="57" t="s">
+        <v>446</v>
+      </c>
+      <c r="C4" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D4" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E4" s="111" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="111"/>
+      <c r="F5" s="67"/>
+    </row>
+    <row r="6" spans="1:6" s="2" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>447</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D6" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E6" s="111"/>
+    </row>
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>448</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E7" s="111"/>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="111"/>
+    </row>
+    <row r="9" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>107</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E9" s="111"/>
+    </row>
+    <row r="10" spans="1:6" s="2" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>449</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D10" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E10" s="111"/>
+    </row>
+    <row r="11" spans="1:6" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>335</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E11" s="111"/>
+    </row>
+    <row r="12" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="56" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>450</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E12" s="111"/>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="56" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E13" s="111"/>
+    </row>
+    <row r="14" spans="1:6" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E14" s="111" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>895</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E15" s="111"/>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E16" s="111"/>
+    </row>
+    <row r="17" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>896</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E17" s="111"/>
+    </row>
+    <row r="18" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>897</v>
+      </c>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="111"/>
+    </row>
+    <row r="19" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>331</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>336</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E19" s="111"/>
+    </row>
+    <row r="20" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>332</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>337</v>
+      </c>
+      <c r="C20" s="56" t="s">
+        <v>215</v>
+      </c>
+      <c r="D20" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E20" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="56" t="s">
+        <v>333</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>338</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>216</v>
+      </c>
+      <c r="D21" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E21" s="111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="56" t="s">
+        <v>334</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E22" s="111"/>
+    </row>
+    <row r="23" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E23" s="111" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>451</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E24" s="111"/>
+    </row>
+    <row r="25" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="56" t="s">
+        <v>255</v>
+      </c>
+      <c r="B25" s="57" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>452</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>529</v>
+      </c>
+      <c r="E25" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="67" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="56" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B26" s="57" t="s">
+        <v>898</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>217</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>531</v>
+      </c>
+      <c r="E26" s="111" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="70"/>
+    </row>
+    <row r="28" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="57" t="s">
+        <v>899</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="56" t="s">
+        <v>537</v>
+      </c>
+      <c r="E28" s="112"/>
+    </row>
+    <row r="29" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="112"/>
+    </row>
+    <row r="30" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>453</v>
+      </c>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="112"/>
+    </row>
+    <row r="31" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="56" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="57" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C31" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E31" s="112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="56" t="s">
         <v>112</v>
       </c>
-      <c r="D4" s="62" t="s">
-[...93 lines deleted...]
-      <c r="B11" s="62" t="s">
+      <c r="B32" s="57" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="57" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E32" s="112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="57" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="57" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D33" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E33" s="112"/>
+    </row>
+    <row r="34" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="57" t="s">
+        <v>386</v>
+      </c>
+      <c r="C34" s="57"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="112"/>
+    </row>
+    <row r="35" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="56" t="s">
+        <v>114</v>
+      </c>
+      <c r="B35" s="57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E35" s="112"/>
+    </row>
+    <row r="36" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="56" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="57" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" s="57" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E36" s="112"/>
+    </row>
+    <row r="37" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="57" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C37" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E37" s="112"/>
+    </row>
+    <row r="38" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="57" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C38" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E38" s="112"/>
+    </row>
+    <row r="39" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="57" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C39" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E39" s="112"/>
+    </row>
+    <row r="40" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="57" t="s">
+        <v>340</v>
+      </c>
+      <c r="C40" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D40" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E40" s="112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="57" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C41" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E41" s="112"/>
+    </row>
+    <row r="42" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="57" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C42" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="D42" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E42" s="112"/>
+    </row>
+    <row r="43" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="57" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C43" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D43" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E43" s="112"/>
+    </row>
+    <row r="44" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="57" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E44" s="112"/>
+    </row>
+    <row r="45" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C45" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D45" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E45" s="112"/>
+    </row>
+    <row r="46" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C46" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E46" s="112"/>
+    </row>
+    <row r="47" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="C47" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E47" s="112"/>
+    </row>
+    <row r="48" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="57" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C48" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D48" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E48" s="112"/>
+    </row>
+    <row r="49" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="C49" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D49" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E49" s="112"/>
+    </row>
+    <row r="50" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B50" s="57" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C50" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E50" s="112"/>
+    </row>
+    <row r="51" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D51" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E51" s="112"/>
+    </row>
+    <row r="52" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B52" s="57" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C52" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D52" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E52" s="112"/>
+    </row>
+    <row r="53" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" s="57" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D53" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E53" s="112"/>
+    </row>
+    <row r="54" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B54" s="57" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D54" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E54" s="112"/>
+    </row>
+    <row r="55" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="57" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C55" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D55" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E55" s="112"/>
+    </row>
+    <row r="56" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="B56" s="57" t="s">
+        <v>341</v>
+      </c>
+      <c r="C56" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D56" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E56" s="112" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" s="57" t="s">
+        <v>454</v>
+      </c>
+      <c r="C57" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D57" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E57" s="113" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B58" s="57" t="s">
+        <v>342</v>
+      </c>
+      <c r="C58" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D58" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E58" s="112" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" s="57" t="s">
+        <v>83</v>
+      </c>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="112"/>
+    </row>
+    <row r="60" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="57" t="s">
+        <v>455</v>
+      </c>
+      <c r="C60" s="57"/>
+      <c r="D60" s="57"/>
+      <c r="E60" s="112"/>
+    </row>
+    <row r="61" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="B61" s="57" t="s">
+        <v>119</v>
+      </c>
+      <c r="C61" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D61" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E61" s="112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="56" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" s="57" t="s">
+        <v>176</v>
+      </c>
+      <c r="C62" s="57" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D62" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E62" s="112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B63" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="C63" s="57" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E63" s="112"/>
+    </row>
+    <row r="64" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" s="57" t="s">
+        <v>340</v>
+      </c>
+      <c r="C64" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E64" s="112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B65" s="57" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C65" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D65" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E65" s="112"/>
+    </row>
+    <row r="66" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B66" s="57" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C66" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D66" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E66" s="112"/>
+    </row>
+    <row r="67" spans="1:5" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B67" s="57" t="s">
+        <v>248</v>
+      </c>
+      <c r="C67" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D67" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E67" s="112" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B68" s="57" t="s">
+        <v>454</v>
+      </c>
+      <c r="C68" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D68" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E68" s="113" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="57" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" s="57" t="s">
+        <v>178</v>
+      </c>
+      <c r="D69" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E69" s="112"/>
+    </row>
+    <row r="70" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B70" s="57" t="s">
+        <v>86</v>
+      </c>
+      <c r="C70" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D70" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E70" s="112"/>
+    </row>
+    <row r="71" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B71" s="57" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C71" s="57"/>
+      <c r="D71" s="57"/>
+      <c r="E71" s="112"/>
+    </row>
+    <row r="72" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B72" s="57" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C72" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D72" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E72" s="112"/>
+    </row>
+    <row r="73" spans="1:5" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73" s="57" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C73" s="57" t="s">
+        <v>179</v>
+      </c>
+      <c r="D73" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E73" s="112"/>
+    </row>
+    <row r="74" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B74" s="57" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="57" t="s">
+        <v>180</v>
+      </c>
+      <c r="D74" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E74" s="112"/>
+    </row>
+    <row r="75" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B75" s="57" t="s">
+        <v>344</v>
+      </c>
+      <c r="C75" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D75" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E75" s="112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B76" s="57" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C76" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="D76" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E76" s="112"/>
+    </row>
+    <row r="77" spans="1:5" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B77" s="57" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C77" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D77" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E77" s="112"/>
+    </row>
+    <row r="78" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B78" s="57" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C78" s="57" t="s">
+        <v>182</v>
+      </c>
+      <c r="D78" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E78" s="112"/>
+    </row>
+    <row r="79" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B79" s="57" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C79" s="57" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E79" s="112"/>
+    </row>
+    <row r="80" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B80" s="57" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C80" s="57" t="s">
+        <v>179</v>
+      </c>
+      <c r="D80" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E80" s="112"/>
+    </row>
+    <row r="81" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B81" s="57" t="s">
         <v>345</v>
       </c>
-      <c r="C11" s="61" t="s">
-[...41 lines deleted...]
-      <c r="B14" s="62" t="s">
+      <c r="C81" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D81" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E81" s="112" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="57" t="s">
+        <v>122</v>
+      </c>
+      <c r="C82" s="57"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="112"/>
+    </row>
+    <row r="83" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="56" t="s">
+        <v>123</v>
+      </c>
+      <c r="B83" s="57" t="s">
+        <v>901</v>
+      </c>
+      <c r="C83" s="57" t="s">
+        <v>184</v>
+      </c>
+      <c r="D83" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E83" s="112"/>
+    </row>
+    <row r="84" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="B84" s="57" t="s">
+        <v>913</v>
+      </c>
+      <c r="C84" s="57" t="s">
+        <v>185</v>
+      </c>
+      <c r="D84" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E84" s="112"/>
+    </row>
+    <row r="85" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="56" t="s">
+        <v>125</v>
+      </c>
+      <c r="B85" s="57" t="s">
+        <v>902</v>
+      </c>
+      <c r="C85" s="57" t="s">
+        <v>186</v>
+      </c>
+      <c r="D85" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E85" s="112"/>
+    </row>
+    <row r="86" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="56" t="s">
+        <v>126</v>
+      </c>
+      <c r="B86" s="57" t="s">
+        <v>914</v>
+      </c>
+      <c r="C86" s="57" t="s">
+        <v>187</v>
+      </c>
+      <c r="D86" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E86" s="112"/>
+    </row>
+    <row r="87" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="56" t="s">
+        <v>127</v>
+      </c>
+      <c r="B87" s="57" t="s">
+        <v>903</v>
+      </c>
+      <c r="C87" s="57" t="s">
         <v>108</v>
       </c>
-      <c r="C14" s="61" t="s">
-[...69 lines deleted...]
-      <c r="B19" s="62" t="s">
+      <c r="D87" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E87" s="112"/>
+    </row>
+    <row r="88" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="56" t="s">
+        <v>128</v>
+      </c>
+      <c r="B88" s="57" t="s">
+        <v>904</v>
+      </c>
+      <c r="C88" s="57" t="s">
+        <v>177</v>
+      </c>
+      <c r="D88" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E88" s="112"/>
+    </row>
+    <row r="89" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="56" t="s">
+        <v>129</v>
+      </c>
+      <c r="B89" s="57" t="s">
+        <v>905</v>
+      </c>
+      <c r="C89" s="57" t="s">
+        <v>188</v>
+      </c>
+      <c r="D89" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E89" s="112"/>
+    </row>
+    <row r="90" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="56" t="s">
+        <v>130</v>
+      </c>
+      <c r="B90" s="57" t="s">
+        <v>906</v>
+      </c>
+      <c r="C90" s="57" t="s">
+        <v>189</v>
+      </c>
+      <c r="D90" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E90" s="112"/>
+    </row>
+    <row r="91" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="56" t="s">
+        <v>131</v>
+      </c>
+      <c r="B91" s="57" t="s">
+        <v>907</v>
+      </c>
+      <c r="C91" s="57" t="s">
+        <v>190</v>
+      </c>
+      <c r="D91" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E91" s="112"/>
+    </row>
+    <row r="92" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="56" t="s">
+        <v>132</v>
+      </c>
+      <c r="B92" s="57" t="s">
+        <v>908</v>
+      </c>
+      <c r="C92" s="57" t="s">
+        <v>191</v>
+      </c>
+      <c r="D92" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E92" s="112"/>
+    </row>
+    <row r="93" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="56" t="s">
+        <v>133</v>
+      </c>
+      <c r="B93" s="57" t="s">
+        <v>909</v>
+      </c>
+      <c r="C93" s="57" t="s">
+        <v>192</v>
+      </c>
+      <c r="D93" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E93" s="112"/>
+    </row>
+    <row r="94" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="56" t="s">
+        <v>134</v>
+      </c>
+      <c r="B94" s="57" t="s">
+        <v>910</v>
+      </c>
+      <c r="C94" s="57" t="s">
+        <v>193</v>
+      </c>
+      <c r="D94" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E94" s="112"/>
+    </row>
+    <row r="95" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="56" t="s">
+        <v>135</v>
+      </c>
+      <c r="B95" s="57" t="s">
+        <v>911</v>
+      </c>
+      <c r="C95" s="57" t="s">
+        <v>194</v>
+      </c>
+      <c r="D95" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E95" s="112"/>
+    </row>
+    <row r="96" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="56" t="s">
+        <v>136</v>
+      </c>
+      <c r="B96" s="57" t="s">
+        <v>912</v>
+      </c>
+      <c r="C96" s="57" t="s">
+        <v>195</v>
+      </c>
+      <c r="D96" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E96" s="112"/>
+    </row>
+    <row r="97" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B97" s="57" t="s">
+        <v>900</v>
+      </c>
+      <c r="C97" s="57" t="s">
+        <v>196</v>
+      </c>
+      <c r="D97" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E97" s="112"/>
+    </row>
+    <row r="98" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B98" s="57" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C98" s="57"/>
+      <c r="D98" s="57"/>
+      <c r="E98" s="112"/>
+    </row>
+    <row r="99" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="B99" s="57" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C99" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D99" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E99" s="112"/>
+    </row>
+    <row r="100" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B100" s="57" t="s">
+        <v>138</v>
+      </c>
+      <c r="C100" s="57"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="112"/>
+    </row>
+    <row r="101" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B101" s="57" t="s">
+        <v>915</v>
+      </c>
+      <c r="C101" s="57" t="s">
+        <v>178</v>
+      </c>
+      <c r="D101" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E101" s="112"/>
+    </row>
+    <row r="102" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B102" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="C102" s="57" t="s">
+        <v>197</v>
+      </c>
+      <c r="D102" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E102" s="112"/>
+    </row>
+    <row r="103" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="56" t="s">
+        <v>144</v>
+      </c>
+      <c r="B103" s="57" t="s">
+        <v>140</v>
+      </c>
+      <c r="C103" s="57" t="s">
+        <v>198</v>
+      </c>
+      <c r="D103" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E103" s="112"/>
+    </row>
+    <row r="104" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="56" t="s">
+        <v>145</v>
+      </c>
+      <c r="B104" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="C104" s="57" t="s">
+        <v>199</v>
+      </c>
+      <c r="D104" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E104" s="112"/>
+    </row>
+    <row r="105" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B105" s="57" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C105" s="57"/>
+      <c r="D105" s="57"/>
+      <c r="E105" s="112"/>
+    </row>
+    <row r="106" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B106" s="57" t="s">
+        <v>146</v>
+      </c>
+      <c r="C106" s="57" t="s">
+        <v>200</v>
+      </c>
+      <c r="D106" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E106" s="112"/>
+    </row>
+    <row r="107" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B107" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="C107" s="57" t="s">
+        <v>201</v>
+      </c>
+      <c r="D107" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E107" s="112"/>
+    </row>
+    <row r="108" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="B108" s="57" t="s">
+        <v>148</v>
+      </c>
+      <c r="C108" s="57" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D108" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E108" s="112"/>
+    </row>
+    <row r="109" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="C109" s="57" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D109" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E109" s="112"/>
+    </row>
+    <row r="110" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="B110" s="57" t="s">
+        <v>87</v>
+      </c>
+      <c r="C110" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D110" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E110" s="112"/>
+    </row>
+    <row r="111" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="56" t="s">
+        <v>256</v>
+      </c>
+      <c r="B111" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="C111" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D111" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E111" s="112"/>
+    </row>
+    <row r="112" spans="1:5" s="2" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="56" t="s">
+        <v>257</v>
+      </c>
+      <c r="B112" s="57" t="s">
+        <v>456</v>
+      </c>
+      <c r="C112" s="57" t="s">
+        <v>202</v>
+      </c>
+      <c r="D112" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E112" s="113" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="56" t="s">
+        <v>258</v>
+      </c>
+      <c r="B113" s="57" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C113" s="57"/>
+      <c r="D113" s="57"/>
+      <c r="E113" s="112"/>
+    </row>
+    <row r="114" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="56" t="s">
+        <v>347</v>
+      </c>
+      <c r="B114" s="57" t="s">
+        <v>230</v>
+      </c>
+      <c r="C114" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="D114" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E114" s="113" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="56" t="s">
+        <v>348</v>
+      </c>
+      <c r="B115" s="57" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C115" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="D115" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E115" s="113" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="56" t="s">
+        <v>349</v>
+      </c>
+      <c r="B116" s="57" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C116" s="57"/>
+      <c r="D116" s="57"/>
+      <c r="E116" s="112"/>
+    </row>
+    <row r="117" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="56" t="s">
+        <v>350</v>
+      </c>
+      <c r="B117" s="57" t="s">
+        <v>155</v>
+      </c>
+      <c r="C117" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D117" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E117" s="112"/>
+    </row>
+    <row r="118" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="56" t="s">
+        <v>351</v>
+      </c>
+      <c r="B118" s="57" t="s">
+        <v>156</v>
+      </c>
+      <c r="C118" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D118" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E118" s="112"/>
+    </row>
+    <row r="119" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="56" t="s">
+        <v>352</v>
+      </c>
+      <c r="B119" s="57" t="s">
+        <v>157</v>
+      </c>
+      <c r="C119" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D119" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E119" s="112"/>
+    </row>
+    <row r="120" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="56" t="s">
+        <v>353</v>
+      </c>
+      <c r="B120" s="57" t="s">
+        <v>158</v>
+      </c>
+      <c r="C120" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D120" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E120" s="112"/>
+    </row>
+    <row r="121" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="56" t="s">
+        <v>354</v>
+      </c>
+      <c r="B121" s="57" t="s">
+        <v>159</v>
+      </c>
+      <c r="C121" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D121" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E121" s="112"/>
+    </row>
+    <row r="122" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="56" t="s">
+        <v>355</v>
+      </c>
+      <c r="B122" s="57" t="s">
+        <v>160</v>
+      </c>
+      <c r="C122" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D122" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E122" s="112"/>
+    </row>
+    <row r="123" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="56" t="s">
+        <v>356</v>
+      </c>
+      <c r="B123" s="57" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C123" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D123" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E123" s="112"/>
+    </row>
+    <row r="124" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="56" t="s">
+        <v>357</v>
+      </c>
+      <c r="B124" s="57" t="s">
+        <v>161</v>
+      </c>
+      <c r="C124" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D124" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E124" s="112"/>
+    </row>
+    <row r="125" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="56" t="s">
+        <v>358</v>
+      </c>
+      <c r="B125" s="57" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C125" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D125" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E125" s="112"/>
+    </row>
+    <row r="126" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="56" t="s">
+        <v>359</v>
+      </c>
+      <c r="B126" s="57" t="s">
+        <v>162</v>
+      </c>
+      <c r="C126" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D126" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E126" s="112"/>
+    </row>
+    <row r="127" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="56" t="s">
+        <v>360</v>
+      </c>
+      <c r="B127" s="57" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C127" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D127" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E127" s="112"/>
+    </row>
+    <row r="128" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="56" t="s">
+        <v>361</v>
+      </c>
+      <c r="B128" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="C128" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D128" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E128" s="112"/>
+    </row>
+    <row r="129" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="56" t="s">
+        <v>362</v>
+      </c>
+      <c r="B129" s="57" t="s">
+        <v>164</v>
+      </c>
+      <c r="C129" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D129" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E129" s="112"/>
+    </row>
+    <row r="130" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="56" t="s">
+        <v>363</v>
+      </c>
+      <c r="B130" s="57" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C130" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D130" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E130" s="112"/>
+    </row>
+    <row r="131" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="56" t="s">
+        <v>364</v>
+      </c>
+      <c r="B131" s="57" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C131" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D131" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E131" s="112"/>
+    </row>
+    <row r="132" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="56" t="s">
+        <v>365</v>
+      </c>
+      <c r="B132" s="57" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C132" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D132" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E132" s="112"/>
+    </row>
+    <row r="133" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="56" t="s">
+        <v>365</v>
+      </c>
+      <c r="B133" s="57" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C133" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D133" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E133" s="112"/>
+    </row>
+    <row r="134" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="56" t="s">
+        <v>366</v>
+      </c>
+      <c r="B134" s="57" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D134" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E134" s="112"/>
+    </row>
+    <row r="135" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="56" t="s">
+        <v>367</v>
+      </c>
+      <c r="B135" s="57" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D135" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E135" s="112"/>
+    </row>
+    <row r="136" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="56" t="s">
+        <v>368</v>
+      </c>
+      <c r="B136" s="57" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D136" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E136" s="112"/>
+    </row>
+    <row r="137" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="56" t="s">
+        <v>369</v>
+      </c>
+      <c r="B137" s="57" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C137" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D137" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E137" s="112"/>
+    </row>
+    <row r="138" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="56" t="s">
+        <v>370</v>
+      </c>
+      <c r="B138" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="C138" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D138" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E138" s="112"/>
+    </row>
+    <row r="139" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="56" t="s">
+        <v>371</v>
+      </c>
+      <c r="B139" s="57" t="s">
+        <v>169</v>
+      </c>
+      <c r="C139" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D139" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E139" s="112"/>
+    </row>
+    <row r="140" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="56" t="s">
+        <v>372</v>
+      </c>
+      <c r="B140" s="57" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C140" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D140" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E140" s="112"/>
+    </row>
+    <row r="141" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="56" t="s">
+        <v>373</v>
+      </c>
+      <c r="B141" s="57" t="s">
+        <v>343</v>
+      </c>
+      <c r="C141" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D141" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E141" s="112" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="56" t="s">
+        <v>374</v>
+      </c>
+      <c r="B142" s="57" t="s">
+        <v>917</v>
+      </c>
+      <c r="C142" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="D142" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E142" s="112" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="56" t="s">
+        <v>375</v>
+      </c>
+      <c r="B143" s="57" t="s">
+        <v>918</v>
+      </c>
+      <c r="C143" s="57" t="s">
+        <v>203</v>
+      </c>
+      <c r="D143" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E143" s="112" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="56" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B144" s="57" t="s">
+        <v>88</v>
+      </c>
+      <c r="C144" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="D144" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E144" s="112"/>
+    </row>
+    <row r="145" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="56" t="s">
+        <v>376</v>
+      </c>
+      <c r="B145" s="57" t="s">
+        <v>89</v>
+      </c>
+      <c r="C145" s="57" t="s">
+        <v>205</v>
+      </c>
+      <c r="D145" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E145" s="112"/>
+    </row>
+    <row r="146" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="56" t="s">
+        <v>377</v>
+      </c>
+      <c r="B146" s="57" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C146" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D146" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E146" s="112"/>
+    </row>
+    <row r="147" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="56" t="s">
+        <v>378</v>
+      </c>
+      <c r="B147" s="57" t="s">
+        <v>90</v>
+      </c>
+      <c r="C147" s="57" t="s">
+        <v>206</v>
+      </c>
+      <c r="D147" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E147" s="112"/>
+    </row>
+    <row r="148" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="56" t="s">
+        <v>379</v>
+      </c>
+      <c r="B148" s="57" t="s">
+        <v>457</v>
+      </c>
+      <c r="C148" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D148" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E148" s="112" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="56" t="s">
+        <v>380</v>
+      </c>
+      <c r="B149" s="57" t="s">
+        <v>91</v>
+      </c>
+      <c r="C149" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D149" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E149" s="112"/>
+    </row>
+    <row r="150" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="56" t="s">
+        <v>381</v>
+      </c>
+      <c r="B150" s="57" t="s">
+        <v>92</v>
+      </c>
+      <c r="C150" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D150" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E150" s="112"/>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A151" s="16" t="s">
         <v>346</v>
       </c>
-      <c r="C19" s="61" t="s">
-[...14 lines deleted...]
-      <c r="C20" s="61" t="s">
+      <c r="B151" s="17"/>
+      <c r="C151" s="17"/>
+      <c r="D151" s="17"/>
+      <c r="E151" s="70"/>
+    </row>
+    <row r="152" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B152" s="57" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C152" s="57"/>
+      <c r="D152" s="57"/>
+      <c r="E152" s="112"/>
+    </row>
+    <row r="153" spans="1:5" s="2" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="56" t="s">
+        <v>815</v>
+      </c>
+      <c r="B153" s="57" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C153" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D153" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E153" s="111" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="56" t="s">
+        <v>816</v>
+      </c>
+      <c r="B154" s="57" t="s">
+        <v>817</v>
+      </c>
+      <c r="C154" s="57" t="s">
+        <v>818</v>
+      </c>
+      <c r="D154" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E154" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B155" s="57" t="s">
         <v>218</v>
       </c>
-      <c r="D20" s="62" t="s">
-[...13 lines deleted...]
-      <c r="C21" s="61" t="s">
+      <c r="C155" s="57"/>
+      <c r="D155" s="57"/>
+      <c r="E155" s="112"/>
+    </row>
+    <row r="156" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B156" s="57" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C156" s="57" t="s">
         <v>219</v>
       </c>
-      <c r="D21" s="62" t="s">
-[...60 lines deleted...]
-      <c r="C25" s="61" t="s">
+      <c r="D156" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E156" s="113" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="B157" s="57" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C157" s="57" t="s">
+        <v>819</v>
+      </c>
+      <c r="D157" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E157" s="113" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A158" s="56" t="s">
+        <v>820</v>
+      </c>
+      <c r="B158" s="57" t="s">
+        <v>821</v>
+      </c>
+      <c r="C158" s="57" t="s">
+        <v>822</v>
+      </c>
+      <c r="D158" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E158" s="113" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B159" s="57" t="s">
+        <v>823</v>
+      </c>
+      <c r="C159" s="57" t="s">
+        <v>382</v>
+      </c>
+      <c r="D159" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E159" s="113" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B160" s="57" t="s">
+        <v>824</v>
+      </c>
+      <c r="C160" s="57" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D160" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E160" s="113" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B161" s="57" t="s">
+        <v>825</v>
+      </c>
+      <c r="C161" s="57" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D161" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E161" s="113" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B162" s="57" t="s">
         <v>220</v>
       </c>
-      <c r="D25" s="61" t="s">
-[...636 lines deleted...]
-      <c r="B68" s="62" t="s">
+      <c r="C162" s="57"/>
+      <c r="D162" s="57"/>
+      <c r="E162" s="112"/>
+    </row>
+    <row r="163" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A163" s="58" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B163" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="C163" s="57" t="s">
+        <v>223</v>
+      </c>
+      <c r="D163" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E163" s="112"/>
+    </row>
+    <row r="164" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A164" s="58" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B164" s="57" t="s">
+        <v>222</v>
+      </c>
+      <c r="C164" s="57" t="s">
+        <v>223</v>
+      </c>
+      <c r="D164" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E164" s="112"/>
+    </row>
+    <row r="165" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="58" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B165" s="57" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C165" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D165" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E165" s="112" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A166" s="58" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B166" s="57" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C166" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D166" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E166" s="112" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B167" s="57" t="s">
+        <v>919</v>
+      </c>
+      <c r="C167" s="57"/>
+      <c r="D167" s="57"/>
+      <c r="E167" s="112"/>
+    </row>
+    <row r="168" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A168" s="58" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B168" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="C168" s="57" t="s">
+        <v>216</v>
+      </c>
+      <c r="D168" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E168" s="112"/>
+    </row>
+    <row r="169" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A169" s="58" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B169" s="57" t="s">
+        <v>225</v>
+      </c>
+      <c r="C169" s="57" t="s">
+        <v>215</v>
+      </c>
+      <c r="D169" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E169" s="112"/>
+    </row>
+    <row r="170" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A170" s="58" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B170" s="57" t="s">
+        <v>226</v>
+      </c>
+      <c r="C170" s="57" t="s">
+        <v>214</v>
+      </c>
+      <c r="D170" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E170" s="112"/>
+    </row>
+    <row r="171" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="58" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B171" s="57" t="s">
+        <v>227</v>
+      </c>
+      <c r="C171" s="57" t="s">
+        <v>458</v>
+      </c>
+      <c r="D171" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E171" s="112"/>
+    </row>
+    <row r="172" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B172" s="57" t="s">
+        <v>228</v>
+      </c>
+      <c r="C172" s="57"/>
+      <c r="D172" s="57"/>
+      <c r="E172" s="112"/>
+    </row>
+    <row r="173" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="58" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B173" s="57" t="s">
+        <v>229</v>
+      </c>
+      <c r="C173" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D173" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E173" s="112"/>
+    </row>
+    <row r="174" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="58" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B174" s="57" t="s">
+        <v>527</v>
+      </c>
+      <c r="C174" s="57" t="s">
+        <v>528</v>
+      </c>
+      <c r="D174" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E174" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A175" s="58" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B175" s="57" t="s">
+        <v>921</v>
+      </c>
+      <c r="C175" s="57" t="s">
+        <v>383</v>
+      </c>
+      <c r="D175" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E175" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A176" s="58" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B176" s="57" t="s">
+        <v>922</v>
+      </c>
+      <c r="C176" s="57" t="s">
+        <v>920</v>
+      </c>
+      <c r="D176" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="58" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B177" s="57" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C177" s="57" t="s">
+        <v>827</v>
+      </c>
+      <c r="D177" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E177" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B178" s="57" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C178" s="57"/>
+      <c r="D178" s="57"/>
+      <c r="E178" s="114"/>
+    </row>
+    <row r="179" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="58" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B179" s="57" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C179" s="57" t="s">
+        <v>827</v>
+      </c>
+      <c r="D179" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E179" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="58" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B180" s="57" t="s">
+        <v>828</v>
+      </c>
+      <c r="C180" s="57" t="s">
+        <v>383</v>
+      </c>
+      <c r="D180" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E180" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="58" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B181" s="57" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C181" s="57" t="s">
+        <v>827</v>
+      </c>
+      <c r="D181" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E181" s="112" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="58" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B182" s="57" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C182" s="57" t="s">
+        <v>827</v>
+      </c>
+      <c r="D182" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E182" s="114" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A183" s="58" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B183" s="57" t="s">
+        <v>923</v>
+      </c>
+      <c r="C183" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D183" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E183" s="114" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A184" s="58" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B184" s="57" t="s">
+        <v>924</v>
+      </c>
+      <c r="C184" s="57"/>
+      <c r="D184" s="57"/>
+      <c r="E184" s="112"/>
+    </row>
+    <row r="185" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A185" s="58" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B185" s="57" t="s">
+        <v>233</v>
+      </c>
+      <c r="C185" s="57" t="s">
+        <v>384</v>
+      </c>
+      <c r="D185" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E185" s="113" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A186" s="58" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B186" s="57" t="s">
+        <v>234</v>
+      </c>
+      <c r="C186" s="57" t="s">
+        <v>385</v>
+      </c>
+      <c r="D186" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E186" s="113" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="58" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B187" s="57" t="s">
         <v>88</v>
       </c>
-      <c r="C68" s="62" t="s">
-[...642 lines deleted...]
-      <c r="B112" s="62" t="s">
+      <c r="C187" s="57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D187" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E187" s="112"/>
+    </row>
+    <row r="188" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="58" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B188" s="57" t="s">
+        <v>237</v>
+      </c>
+      <c r="C188" s="57" t="s">
+        <v>236</v>
+      </c>
+      <c r="D188" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E188" s="112" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="58" t="s">
         <v>1389</v>
       </c>
-      <c r="C112" s="62"/>
-[...579 lines deleted...]
-      <c r="B151" s="62" t="s">
+      <c r="B189" s="57" t="s">
+        <v>238</v>
+      </c>
+      <c r="C189" s="57"/>
+      <c r="D189" s="57"/>
+      <c r="E189" s="112"/>
+    </row>
+    <row r="190" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="58" t="s">
         <v>1390</v>
       </c>
-      <c r="C151" s="62"/>
-[...168 lines deleted...]
-      <c r="A162" s="61" t="s">
+      <c r="B190" s="57" t="s">
+        <v>239</v>
+      </c>
+      <c r="C190" s="57" t="s">
+        <v>926</v>
+      </c>
+      <c r="D190" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E190" s="112" t="s">
         <v>67</v>
       </c>
-      <c r="B162" s="62" t="s">
-[...395 lines deleted...]
-      <c r="B188" s="62" t="s">
+    </row>
+    <row r="191" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="58" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B191" s="57" t="s">
         <v>240</v>
       </c>
-      <c r="C188" s="62" t="s">
+      <c r="C191" s="57" t="s">
+        <v>925</v>
+      </c>
+      <c r="D191" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E191" s="112" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A192" s="58" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B192" s="57" t="s">
+        <v>241</v>
+      </c>
+      <c r="C192" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D192" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E192" s="112"/>
+    </row>
+    <row r="193" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A193" s="58" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B193" s="57" t="s">
+        <v>242</v>
+      </c>
+      <c r="C193" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D193" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E193" s="112"/>
+    </row>
+    <row r="194" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A194" s="58" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B194" s="57" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C194" s="57" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D194" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E194" s="113" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="58" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B195" s="57" t="s">
+        <v>243</v>
+      </c>
+      <c r="C195" s="57"/>
+      <c r="D195" s="57"/>
+      <c r="E195" s="113"/>
+    </row>
+    <row r="196" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="58" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B196" s="57" t="s">
         <v>239</v>
       </c>
-      <c r="D188" s="62" t="s">
-[...2 lines deleted...]
-      <c r="E188" s="126" t="s">
+      <c r="C196" s="57" t="s">
+        <v>926</v>
+      </c>
+      <c r="D196" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E196" s="113" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="189" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B189" s="62" t="s">
+    <row r="197" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="58" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B197" s="57" t="s">
+        <v>240</v>
+      </c>
+      <c r="C197" s="57" t="s">
+        <v>925</v>
+      </c>
+      <c r="D197" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E197" s="113" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A198" s="58" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B198" s="57" t="s">
         <v>241</v>
       </c>
-      <c r="C189" s="62"/>
-[...41 lines deleted...]
-      <c r="B192" s="62" t="s">
+      <c r="C198" s="57" t="s">
         <v>244</v>
       </c>
-      <c r="C192" s="62" t="s">
-[...97 lines deleted...]
-      <c r="E198" s="127"/>
+      <c r="D198" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E198" s="113"/>
     </row>
     <row r="199" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="61" t="s">
-[...12 lines deleted...]
-        <v>1422</v>
+      <c r="A199" s="58" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B199" s="57" t="s">
+        <v>826</v>
+      </c>
+      <c r="C199" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="D199" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E199" s="113" t="s">
+        <v>1327</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="16" t="s">
-        <v>509</v>
+        <v>470</v>
       </c>
       <c r="B200" s="17"/>
       <c r="C200" s="17"/>
       <c r="D200" s="17"/>
-      <c r="E200" s="76"/>
-[...10 lines deleted...]
-      <c r="E201" s="126"/>
+      <c r="E200" s="70"/>
+    </row>
+    <row r="201" spans="1:5" s="110" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B201" s="57" t="s">
+        <v>459</v>
+      </c>
+      <c r="C201" s="57"/>
+      <c r="D201" s="57"/>
+      <c r="E201" s="112"/>
     </row>
     <row r="202" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="61" t="s">
-[...12 lines deleted...]
-        <v>73</v>
+      <c r="A202" s="56" t="s">
+        <v>246</v>
+      </c>
+      <c r="B202" s="57" t="s">
+        <v>460</v>
+      </c>
+      <c r="C202" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D202" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E202" s="112" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="203" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="61" t="s">
-[...12 lines deleted...]
-        <v>73</v>
+      <c r="A203" s="56" t="s">
+        <v>247</v>
+      </c>
+      <c r="B203" s="57" t="s">
+        <v>387</v>
+      </c>
+      <c r="C203" s="57" t="s">
+        <v>198</v>
+      </c>
+      <c r="D203" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E203" s="112" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="204" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="61" t="s">
-[...12 lines deleted...]
-        <v>73</v>
+      <c r="A204" s="56" t="s">
+        <v>393</v>
+      </c>
+      <c r="B204" s="57" t="s">
+        <v>461</v>
+      </c>
+      <c r="C204" s="57" t="s">
+        <v>198</v>
+      </c>
+      <c r="D204" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E204" s="112" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="205" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="61" t="s">
-[...5 lines deleted...]
-      <c r="C205" s="62" t="s">
+      <c r="A205" s="56" t="s">
+        <v>394</v>
+      </c>
+      <c r="B205" s="57" t="s">
+        <v>388</v>
+      </c>
+      <c r="C205" s="57" t="s">
+        <v>259</v>
+      </c>
+      <c r="D205" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E205" s="112" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="56" t="s">
+        <v>245</v>
+      </c>
+      <c r="B206" s="57" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C206" s="57"/>
+      <c r="D206" s="57"/>
+      <c r="E206" s="112"/>
+    </row>
+    <row r="207" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="56" t="s">
+        <v>441</v>
+      </c>
+      <c r="B207" s="57" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C207" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D207" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E207" s="112"/>
+    </row>
+    <row r="208" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="56" t="s">
+        <v>442</v>
+      </c>
+      <c r="B208" s="57" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C208" s="57" t="s">
+        <v>198</v>
+      </c>
+      <c r="D208" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E208" s="112"/>
+    </row>
+    <row r="209" spans="1:5" s="2" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="56" t="s">
+        <v>284</v>
+      </c>
+      <c r="B209" s="57" t="s">
+        <v>931</v>
+      </c>
+      <c r="C209" s="57"/>
+      <c r="D209" s="57"/>
+      <c r="E209" s="112"/>
+    </row>
+    <row r="210" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="56" t="s">
+        <v>933</v>
+      </c>
+      <c r="B210" s="57" t="s">
+        <v>936</v>
+      </c>
+      <c r="C210" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D210" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E210" s="112" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" s="2" customFormat="1" ht="48" x14ac:dyDescent="0.2">
+      <c r="A211" s="56" t="s">
+        <v>934</v>
+      </c>
+      <c r="B211" s="57" t="s">
+        <v>932</v>
+      </c>
+      <c r="C211" s="57" t="s">
+        <v>259</v>
+      </c>
+      <c r="D211" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E211" s="112" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" s="2" customFormat="1" ht="48" x14ac:dyDescent="0.2">
+      <c r="A212" s="56" t="s">
+        <v>283</v>
+      </c>
+      <c r="B212" s="57" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C212" s="57"/>
+      <c r="D212" s="57"/>
+      <c r="E212" s="112"/>
+    </row>
+    <row r="213" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A213" s="56" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B213" s="57" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C213" s="57" t="s">
+        <v>197</v>
+      </c>
+      <c r="D213" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E213" s="112"/>
+    </row>
+    <row r="214" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A214" s="56" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B214" s="57" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C214" s="57" t="s">
+        <v>198</v>
+      </c>
+      <c r="D214" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E214" s="112"/>
+    </row>
+    <row r="215" spans="1:5" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="56" t="s">
+        <v>443</v>
+      </c>
+      <c r="B215" s="57" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C215" s="57" t="s">
+        <v>178</v>
+      </c>
+      <c r="D215" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E215" s="112"/>
+    </row>
+    <row r="216" spans="1:5" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="56" t="s">
+        <v>471</v>
+      </c>
+      <c r="B216" s="57" t="s">
+        <v>462</v>
+      </c>
+      <c r="C216" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D216" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E216" s="112" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="56" t="s">
+        <v>472</v>
+      </c>
+      <c r="B217" s="57" t="s">
+        <v>463</v>
+      </c>
+      <c r="C217" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D217" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E217" s="112" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="56" t="s">
+        <v>473</v>
+      </c>
+      <c r="B218" s="57" t="s">
+        <v>947</v>
+      </c>
+      <c r="C218" s="57" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D218" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E218" s="112"/>
+    </row>
+    <row r="219" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="56" t="s">
+        <v>474</v>
+      </c>
+      <c r="B219" s="57" t="s">
+        <v>389</v>
+      </c>
+      <c r="C219" s="57"/>
+      <c r="D219" s="57"/>
+      <c r="E219" s="112"/>
+    </row>
+    <row r="220" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="56" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B220" s="57" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C220" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D220" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E220" s="112" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="56" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B221" s="57" t="s">
+        <v>940</v>
+      </c>
+      <c r="C221" s="57" t="s">
+        <v>593</v>
+      </c>
+      <c r="D221" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E221" s="112" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="56" t="s">
+        <v>475</v>
+      </c>
+      <c r="B222" s="57" t="s">
+        <v>390</v>
+      </c>
+      <c r="C222" s="57"/>
+      <c r="D222" s="57"/>
+      <c r="E222" s="112"/>
+    </row>
+    <row r="223" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="56" t="s">
+        <v>941</v>
+      </c>
+      <c r="B223" s="57" t="s">
+        <v>937</v>
+      </c>
+      <c r="C223" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D223" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E223" s="112" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="56" t="s">
+        <v>942</v>
+      </c>
+      <c r="B224" s="57" t="s">
+        <v>939</v>
+      </c>
+      <c r="C224" s="57" t="s">
+        <v>593</v>
+      </c>
+      <c r="D224" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E224" s="112" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A225" s="56" t="s">
+        <v>476</v>
+      </c>
+      <c r="B225" s="57" t="s">
+        <v>946</v>
+      </c>
+      <c r="C225" s="57" t="s">
+        <v>593</v>
+      </c>
+      <c r="D225" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E225" s="112" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="56" t="s">
+        <v>477</v>
+      </c>
+      <c r="B226" s="57" t="s">
+        <v>260</v>
+      </c>
+      <c r="C226" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D226" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E226" s="112"/>
+    </row>
+    <row r="227" spans="1:5" s="2" customFormat="1" ht="132" x14ac:dyDescent="0.2">
+      <c r="A227" s="56" t="s">
+        <v>487</v>
+      </c>
+      <c r="B227" s="57" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C227" s="57" t="s">
+        <v>938</v>
+      </c>
+      <c r="D227" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E227" s="112"/>
+    </row>
+    <row r="228" spans="1:5" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="56" t="s">
+        <v>478</v>
+      </c>
+      <c r="B228" s="57" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C228" s="57"/>
+      <c r="D228" s="57"/>
+      <c r="E228" s="112"/>
+    </row>
+    <row r="229" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="56" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B229" s="57" t="s">
+        <v>391</v>
+      </c>
+      <c r="C229" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D229" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E229" s="112"/>
+    </row>
+    <row r="230" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="56" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B230" s="57" t="s">
+        <v>943</v>
+      </c>
+      <c r="C230" s="57" t="s">
+        <v>938</v>
+      </c>
+      <c r="D230" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E230" s="112"/>
+    </row>
+    <row r="231" spans="1:5" s="2" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="56" t="s">
+        <v>479</v>
+      </c>
+      <c r="B231" s="57" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C231" s="57" t="s">
+        <v>944</v>
+      </c>
+      <c r="D231" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E231" s="113" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A232" s="56" t="s">
+        <v>480</v>
+      </c>
+      <c r="B232" s="57" t="s">
+        <v>951</v>
+      </c>
+      <c r="C232" s="57" t="s">
+        <v>938</v>
+      </c>
+      <c r="D232" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E232" s="112"/>
+    </row>
+    <row r="233" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A233" s="56" t="s">
+        <v>948</v>
+      </c>
+      <c r="B233" s="57" t="s">
+        <v>950</v>
+      </c>
+      <c r="C233" s="57" t="s">
+        <v>945</v>
+      </c>
+      <c r="D233" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E233" s="112"/>
+    </row>
+    <row r="234" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="56" t="s">
+        <v>481</v>
+      </c>
+      <c r="B234" s="57" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C234" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="D234" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E234" s="112"/>
+    </row>
+    <row r="235" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="56" t="s">
+        <v>482</v>
+      </c>
+      <c r="B235" s="57" t="s">
         <v>264</v>
       </c>
-      <c r="D205" s="62" t="s">
-[...308 lines deleted...]
-      <c r="B226" s="62" t="s">
+      <c r="C235" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D235" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E235" s="112"/>
+    </row>
+    <row r="236" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="56" t="s">
+        <v>483</v>
+      </c>
+      <c r="B236" s="57" t="s">
         <v>265</v>
       </c>
-      <c r="C226" s="62" t="s">
+      <c r="C236" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D236" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E236" s="112"/>
+    </row>
+    <row r="237" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="56" t="s">
+        <v>484</v>
+      </c>
+      <c r="B237" s="57" t="s">
         <v>266</v>
       </c>
-      <c r="D226" s="62" t="s">
-[...114 lines deleted...]
-      <c r="C234" s="62" t="s">
+      <c r="C237" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D237" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E237" s="112"/>
+    </row>
+    <row r="238" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="56" t="s">
+        <v>485</v>
+      </c>
+      <c r="B238" s="57" t="s">
         <v>268</v>
       </c>
-      <c r="D234" s="62" t="s">
-[...62 lines deleted...]
-      <c r="E238" s="126"/>
+      <c r="C238" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D238" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E238" s="112"/>
     </row>
     <row r="239" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="61" t="s">
-[...11 lines deleted...]
-      <c r="E239" s="126"/>
+      <c r="A239" s="56" t="s">
+        <v>488</v>
+      </c>
+      <c r="B239" s="57" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C239" s="57" t="s">
+        <v>949</v>
+      </c>
+      <c r="D239" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E239" s="112"/>
     </row>
     <row r="240" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A240" s="61" t="s">
-[...11 lines deleted...]
-      <c r="E240" s="126"/>
+      <c r="A240" s="56" t="s">
+        <v>486</v>
+      </c>
+      <c r="B240" s="57" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C240" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D240" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E240" s="112"/>
     </row>
     <row r="241" spans="1:5" ht="24" x14ac:dyDescent="0.2">
       <c r="A241" s="19" t="s">
-        <v>1252</v>
+        <v>1163</v>
       </c>
       <c r="B241" s="20"/>
       <c r="C241" s="20"/>
       <c r="D241" s="20"/>
-      <c r="E241" s="77"/>
+      <c r="E241" s="71"/>
     </row>
     <row r="242" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A242" s="61" t="s">
-[...7 lines deleted...]
-      <c r="E242" s="126"/>
+      <c r="A242" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B242" s="57" t="s">
+        <v>954</v>
+      </c>
+      <c r="C242" s="57"/>
+      <c r="D242" s="57"/>
+      <c r="E242" s="112"/>
     </row>
     <row r="243" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A243" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A243" s="56" t="s">
+        <v>399</v>
+      </c>
+      <c r="B243" s="57" t="s">
+        <v>965</v>
+      </c>
+      <c r="C243" s="57" t="s">
+        <v>955</v>
+      </c>
+      <c r="D243" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E243" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="244" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A244" s="56" t="s">
+        <v>400</v>
+      </c>
+      <c r="B244" s="57" t="s">
+        <v>966</v>
+      </c>
+      <c r="C244" s="57" t="s">
+        <v>955</v>
+      </c>
+      <c r="D244" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E244" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="245" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A245" s="56" t="s">
+        <v>401</v>
+      </c>
+      <c r="B245" s="57" t="s">
+        <v>967</v>
+      </c>
+      <c r="C245" s="57" t="s">
+        <v>956</v>
+      </c>
+      <c r="D245" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E245" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="246" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A246" s="56" t="s">
+        <v>402</v>
+      </c>
+      <c r="B246" s="57" t="s">
+        <v>968</v>
+      </c>
+      <c r="C246" s="57" t="s">
+        <v>957</v>
+      </c>
+      <c r="D246" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E246" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="247" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A247" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A247" s="56" t="s">
+        <v>489</v>
+      </c>
+      <c r="B247" s="57" t="s">
+        <v>969</v>
+      </c>
+      <c r="C247" s="57" t="s">
+        <v>958</v>
+      </c>
+      <c r="D247" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E247" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="248" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A248" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A248" s="56" t="s">
+        <v>490</v>
+      </c>
+      <c r="B248" s="72" t="s">
+        <v>970</v>
+      </c>
+      <c r="C248" s="57" t="s">
+        <v>959</v>
+      </c>
+      <c r="D248" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E248" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A249" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A249" s="56" t="s">
+        <v>491</v>
+      </c>
+      <c r="B249" s="57" t="s">
+        <v>971</v>
+      </c>
+      <c r="C249" s="57" t="s">
+        <v>411</v>
+      </c>
+      <c r="D249" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E249" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="250" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A250" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A250" s="56" t="s">
+        <v>492</v>
+      </c>
+      <c r="B250" s="57" t="s">
+        <v>972</v>
+      </c>
+      <c r="C250" s="57" t="s">
+        <v>960</v>
+      </c>
+      <c r="D250" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E250" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="251" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A251" s="61" t="s">
-[...12 lines deleted...]
-        <v>602</v>
+      <c r="A251" s="56" t="s">
+        <v>493</v>
+      </c>
+      <c r="B251" s="57" t="s">
+        <v>973</v>
+      </c>
+      <c r="C251" s="57" t="s">
+        <v>407</v>
+      </c>
+      <c r="D251" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E251" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="252" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A252" s="61" t="s">
+      <c r="A252" s="56" t="s">
+        <v>494</v>
+      </c>
+      <c r="B252" s="57" t="s">
+        <v>974</v>
+      </c>
+      <c r="C252" s="57" t="s">
+        <v>961</v>
+      </c>
+      <c r="D252" s="57" t="s">
         <v>533</v>
       </c>
-      <c r="B252" s="62" t="s">
-[...9 lines deleted...]
-        <v>602</v>
+      <c r="E252" s="113" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="253" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A253" s="61" t="s">
+      <c r="A253" s="56" t="s">
+        <v>495</v>
+      </c>
+      <c r="B253" s="57" t="s">
+        <v>975</v>
+      </c>
+      <c r="C253" s="57" t="s">
+        <v>962</v>
+      </c>
+      <c r="D253" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E253" s="113" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A254" s="56" t="s">
+        <v>496</v>
+      </c>
+      <c r="B254" s="57" t="s">
+        <v>976</v>
+      </c>
+      <c r="C254" s="57" t="s">
+        <v>962</v>
+      </c>
+      <c r="D254" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E254" s="113" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A255" s="56" t="s">
+        <v>497</v>
+      </c>
+      <c r="B255" s="57" t="s">
+        <v>977</v>
+      </c>
+      <c r="C255" s="57" t="s">
+        <v>963</v>
+      </c>
+      <c r="D255" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E255" s="113" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A256" s="56" t="s">
+        <v>498</v>
+      </c>
+      <c r="B256" s="57" t="s">
+        <v>978</v>
+      </c>
+      <c r="C256" s="57" t="s">
+        <v>963</v>
+      </c>
+      <c r="D256" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E256" s="113" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A257" s="56" t="s">
+        <v>499</v>
+      </c>
+      <c r="B257" s="57" t="s">
+        <v>979</v>
+      </c>
+      <c r="C257" s="57" t="s">
+        <v>964</v>
+      </c>
+      <c r="D257" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E257" s="113" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="56" t="s">
+        <v>291</v>
+      </c>
+      <c r="B258" s="57" t="s">
+        <v>275</v>
+      </c>
+      <c r="C258" s="57"/>
+      <c r="D258" s="57"/>
+      <c r="E258" s="112"/>
+    </row>
+    <row r="259" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="56" t="s">
+        <v>403</v>
+      </c>
+      <c r="B259" s="57" t="s">
+        <v>395</v>
+      </c>
+      <c r="C259" s="57" t="s">
+        <v>276</v>
+      </c>
+      <c r="D259" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E259" s="112"/>
+    </row>
+    <row r="260" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="56" t="s">
+        <v>500</v>
+      </c>
+      <c r="B260" s="57" t="s">
+        <v>396</v>
+      </c>
+      <c r="C260" s="57" t="s">
+        <v>277</v>
+      </c>
+      <c r="D260" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E260" s="112"/>
+    </row>
+    <row r="261" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="56" t="s">
+        <v>501</v>
+      </c>
+      <c r="B261" s="57" t="s">
+        <v>397</v>
+      </c>
+      <c r="C261" s="57" t="s">
+        <v>278</v>
+      </c>
+      <c r="D261" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E261" s="112"/>
+    </row>
+    <row r="262" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="56" t="s">
+        <v>292</v>
+      </c>
+      <c r="B262" s="57" t="s">
+        <v>282</v>
+      </c>
+      <c r="C262" s="57"/>
+      <c r="D262" s="57"/>
+      <c r="E262" s="112"/>
+    </row>
+    <row r="263" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="B263" s="57" t="s">
+        <v>395</v>
+      </c>
+      <c r="C263" s="57" t="s">
+        <v>279</v>
+      </c>
+      <c r="D263" s="57" t="s">
         <v>534</v>
       </c>
-      <c r="B253" s="62" t="s">
-[...13 lines deleted...]
-      <c r="A254" s="61" t="s">
+      <c r="E263" s="112"/>
+    </row>
+    <row r="264" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="56" t="s">
+        <v>405</v>
+      </c>
+      <c r="B264" s="57" t="s">
+        <v>396</v>
+      </c>
+      <c r="C264" s="57" t="s">
+        <v>280</v>
+      </c>
+      <c r="D264" s="57" t="s">
+        <v>534</v>
+      </c>
+      <c r="E264" s="112"/>
+    </row>
+    <row r="265" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="56" t="s">
+        <v>406</v>
+      </c>
+      <c r="B265" s="57" t="s">
+        <v>397</v>
+      </c>
+      <c r="C265" s="57" t="s">
+        <v>281</v>
+      </c>
+      <c r="D265" s="57" t="s">
+        <v>534</v>
+      </c>
+      <c r="E265" s="112"/>
+    </row>
+    <row r="266" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="56" t="s">
+        <v>294</v>
+      </c>
+      <c r="B266" s="57" t="s">
+        <v>464</v>
+      </c>
+      <c r="C266" s="57" t="s">
+        <v>280</v>
+      </c>
+      <c r="D266" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E266" s="112" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="56" t="s">
+        <v>296</v>
+      </c>
+      <c r="B267" s="57" t="s">
+        <v>392</v>
+      </c>
+      <c r="C267" s="57" t="s">
+        <v>829</v>
+      </c>
+      <c r="D267" s="57" t="s">
         <v>535</v>
       </c>
-      <c r="B254" s="62" t="s">
-[...64 lines deleted...]
-      <c r="A258" s="61" t="s">
+      <c r="E267" s="112" t="s">
         <v>296</v>
-      </c>
-[...139 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="16" t="s">
-        <v>541</v>
+        <v>502</v>
       </c>
       <c r="B268" s="17"/>
       <c r="C268" s="17"/>
       <c r="D268" s="17"/>
-      <c r="E268" s="76"/>
+      <c r="E268" s="70"/>
     </row>
     <row r="269" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A269" s="61" t="s">
-[...7 lines deleted...]
-      <c r="E269" s="126"/>
+      <c r="A269" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B269" s="57" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C269" s="57"/>
+      <c r="D269" s="57"/>
+      <c r="E269" s="112"/>
     </row>
     <row r="270" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A270" s="61" t="s">
-[...2 lines deleted...]
-      <c r="B270" s="62" t="s">
+      <c r="A270" s="56" t="s">
+        <v>503</v>
+      </c>
+      <c r="B270" s="57" t="s">
+        <v>288</v>
+      </c>
+      <c r="C270" s="57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D270" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E270" s="112"/>
+    </row>
+    <row r="271" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="56" t="s">
+        <v>504</v>
+      </c>
+      <c r="B271" s="57" t="s">
+        <v>289</v>
+      </c>
+      <c r="C271" s="57" t="s">
         <v>293</v>
       </c>
-      <c r="C270" s="62" t="s">
-[...20 lines deleted...]
-      <c r="E271" s="126"/>
+      <c r="D271" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E271" s="112"/>
     </row>
     <row r="272" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A272" s="61" t="s">
-[...11 lines deleted...]
-      <c r="E272" s="126"/>
+      <c r="A272" s="56" t="s">
+        <v>505</v>
+      </c>
+      <c r="B272" s="57" t="s">
+        <v>980</v>
+      </c>
+      <c r="C272" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="D272" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E272" s="112"/>
     </row>
     <row r="273" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="61" t="s">
-[...2 lines deleted...]
-      <c r="B273" s="62" t="s">
+      <c r="A273" s="56" t="s">
+        <v>506</v>
+      </c>
+      <c r="B273" s="57" t="s">
+        <v>398</v>
+      </c>
+      <c r="C273" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D273" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E273" s="112" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="56" t="s">
+        <v>302</v>
+      </c>
+      <c r="B274" s="57" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C274" s="57"/>
+      <c r="D274" s="57"/>
+      <c r="E274" s="112"/>
+    </row>
+    <row r="275" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="56" t="s">
+        <v>414</v>
+      </c>
+      <c r="B275" s="57" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C275" s="57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D275" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E275" s="112" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="56" t="s">
+        <v>301</v>
+      </c>
+      <c r="B276" s="57" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C276" s="57"/>
+      <c r="D276" s="57"/>
+      <c r="E276" s="112"/>
+    </row>
+    <row r="277" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="56" t="s">
+        <v>507</v>
+      </c>
+      <c r="B277" s="57" t="s">
+        <v>288</v>
+      </c>
+      <c r="C277" s="57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D277" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E277" s="112" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="56" t="s">
+        <v>508</v>
+      </c>
+      <c r="B278" s="57" t="s">
+        <v>982</v>
+      </c>
+      <c r="C278" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="D278" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E278" s="112" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="56" t="s">
+        <v>509</v>
+      </c>
+      <c r="B279" s="57" t="s">
+        <v>398</v>
+      </c>
+      <c r="C279" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D279" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E279" s="112" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="56" t="s">
+        <v>510</v>
+      </c>
+      <c r="B280" s="57" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C280" s="57"/>
+      <c r="D280" s="57"/>
+      <c r="E280" s="112" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="56" t="s">
+        <v>511</v>
+      </c>
+      <c r="B281" s="57" t="s">
+        <v>465</v>
+      </c>
+      <c r="C281" s="57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D281" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E281" s="112" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="56" t="s">
+        <v>512</v>
+      </c>
+      <c r="B282" s="57" t="s">
+        <v>290</v>
+      </c>
+      <c r="C282" s="57" t="s">
+        <v>293</v>
+      </c>
+      <c r="D282" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E282" s="112" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="56" t="s">
+        <v>513</v>
+      </c>
+      <c r="B283" s="57" t="s">
+        <v>398</v>
+      </c>
+      <c r="C283" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D283" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E283" s="112" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="56" t="s">
+        <v>514</v>
+      </c>
+      <c r="B284" s="57" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C284" s="57"/>
+      <c r="D284" s="57"/>
+      <c r="E284" s="112"/>
+    </row>
+    <row r="285" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="56" t="s">
+        <v>515</v>
+      </c>
+      <c r="B285" s="57" t="s">
+        <v>288</v>
+      </c>
+      <c r="C285" s="57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D285" s="57"/>
+      <c r="E285" s="113"/>
+    </row>
+    <row r="286" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="56" t="s">
+        <v>516</v>
+      </c>
+      <c r="B286" s="57" t="s">
+        <v>982</v>
+      </c>
+      <c r="C286" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="D286" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E286" s="112"/>
+    </row>
+    <row r="287" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="56" t="s">
+        <v>517</v>
+      </c>
+      <c r="B287" s="57" t="s">
+        <v>398</v>
+      </c>
+      <c r="C287" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D287" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E287" s="112" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="56" t="s">
+        <v>519</v>
+      </c>
+      <c r="B288" s="57" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C288" s="57"/>
+      <c r="D288" s="57"/>
+      <c r="E288" s="112"/>
+    </row>
+    <row r="289" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="56" t="s">
+        <v>518</v>
+      </c>
+      <c r="B289" s="57" t="s">
+        <v>466</v>
+      </c>
+      <c r="C289" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D289" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E289" s="112"/>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A290" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="B290" s="17"/>
+      <c r="C290" s="17"/>
+      <c r="D290" s="17"/>
+      <c r="E290" s="70"/>
+    </row>
+    <row r="291" spans="1:5" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A291" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B291" s="57" t="s">
+        <v>983</v>
+      </c>
+      <c r="C291" s="57"/>
+      <c r="D291" s="57"/>
+      <c r="E291" s="112"/>
+    </row>
+    <row r="292" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="56" t="s">
+        <v>867</v>
+      </c>
+      <c r="B292" s="57" t="s">
+        <v>408</v>
+      </c>
+      <c r="C292" s="57" t="s">
+        <v>407</v>
+      </c>
+      <c r="D292" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E292" s="112" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="56" t="s">
+        <v>868</v>
+      </c>
+      <c r="B293" s="57" t="s">
+        <v>409</v>
+      </c>
+      <c r="C293" s="57" t="s">
+        <v>412</v>
+      </c>
+      <c r="D293" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E293" s="112" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="56" t="s">
+        <v>869</v>
+      </c>
+      <c r="B294" s="57" t="s">
+        <v>410</v>
+      </c>
+      <c r="C294" s="57" t="s">
+        <v>411</v>
+      </c>
+      <c r="D294" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="E294" s="112" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="56" t="s">
+        <v>262</v>
+      </c>
+      <c r="B295" s="57" t="s">
+        <v>300</v>
+      </c>
+      <c r="C295" s="57" t="s">
+        <v>830</v>
+      </c>
+      <c r="D295" s="57" t="s">
+        <v>535</v>
+      </c>
+      <c r="E295" s="112"/>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A296" s="16" t="s">
+        <v>862</v>
+      </c>
+      <c r="B296" s="17"/>
+      <c r="C296" s="17"/>
+      <c r="D296" s="17"/>
+      <c r="E296" s="70"/>
+    </row>
+    <row r="297" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B297" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="C297" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D297" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E297" s="112"/>
+    </row>
+    <row r="298" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="56" t="s">
+        <v>303</v>
+      </c>
+      <c r="B298" s="57" t="s">
+        <v>424</v>
+      </c>
+      <c r="C298" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D298" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E298" s="112"/>
+    </row>
+    <row r="299" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="56" t="s">
+        <v>304</v>
+      </c>
+      <c r="B299" s="57" t="s">
+        <v>426</v>
+      </c>
+      <c r="C299" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D299" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E299" s="112" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="56" t="s">
+        <v>305</v>
+      </c>
+      <c r="B300" s="57" t="s">
+        <v>309</v>
+      </c>
+      <c r="C300" s="57"/>
+      <c r="D300" s="57"/>
+      <c r="E300" s="112"/>
+    </row>
+    <row r="301" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="56" t="s">
+        <v>870</v>
+      </c>
+      <c r="B301" s="57" t="s">
+        <v>415</v>
+      </c>
+      <c r="C301" s="57" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D301" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E301" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="56" t="s">
+        <v>871</v>
+      </c>
+      <c r="B302" s="57" t="s">
+        <v>416</v>
+      </c>
+      <c r="C302" s="57" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D302" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E302" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="56" t="s">
+        <v>872</v>
+      </c>
+      <c r="B303" s="57" t="s">
+        <v>417</v>
+      </c>
+      <c r="C303" s="57" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D303" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E303" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="56" t="s">
+        <v>873</v>
+      </c>
+      <c r="B304" s="57" t="s">
+        <v>418</v>
+      </c>
+      <c r="C304" s="57" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D304" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E304" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="56" t="s">
+        <v>874</v>
+      </c>
+      <c r="B305" s="57" t="s">
+        <v>419</v>
+      </c>
+      <c r="C305" s="57" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D305" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E305" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="56" t="s">
+        <v>875</v>
+      </c>
+      <c r="B306" s="57" t="s">
+        <v>420</v>
+      </c>
+      <c r="C306" s="57" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D306" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E306" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="56" t="s">
+        <v>876</v>
+      </c>
+      <c r="B307" s="57" t="s">
+        <v>421</v>
+      </c>
+      <c r="C307" s="57" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D307" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E307" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="56" t="s">
+        <v>877</v>
+      </c>
+      <c r="B308" s="57" t="s">
+        <v>422</v>
+      </c>
+      <c r="C308" s="57" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D308" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E308" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="56" t="s">
+        <v>878</v>
+      </c>
+      <c r="B309" s="57" t="s">
         <v>423</v>
       </c>
-      <c r="C273" s="62" t="s">
-[...178 lines deleted...]
-      <c r="B285" s="62" t="s">
+      <c r="C309" s="57" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D309" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E309" s="112" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="56" t="s">
+        <v>306</v>
+      </c>
+      <c r="B310" s="57" t="s">
+        <v>467</v>
+      </c>
+      <c r="C310" s="57" t="s">
+        <v>413</v>
+      </c>
+      <c r="D310" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E310" s="112" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A311" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B311" s="17"/>
+      <c r="C311" s="17"/>
+      <c r="D311" s="17"/>
+      <c r="E311" s="70"/>
+    </row>
+    <row r="312" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="56" t="s">
+        <v>427</v>
+      </c>
+      <c r="B312" s="57" t="s">
+        <v>311</v>
+      </c>
+      <c r="C312" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D312" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E312" s="112"/>
+    </row>
+    <row r="313" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="56" t="s">
+        <v>428</v>
+      </c>
+      <c r="B313" s="57" t="s">
+        <v>312</v>
+      </c>
+      <c r="C313" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D313" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E313" s="112"/>
+    </row>
+    <row r="314" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="56" t="s">
+        <v>429</v>
+      </c>
+      <c r="B314" s="57" t="s">
+        <v>313</v>
+      </c>
+      <c r="C314" s="57" t="s">
+        <v>314</v>
+      </c>
+      <c r="D314" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E314" s="112"/>
+    </row>
+    <row r="315" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="56" t="s">
+        <v>430</v>
+      </c>
+      <c r="B315" s="57" t="s">
+        <v>315</v>
+      </c>
+      <c r="C315" s="57"/>
+      <c r="D315" s="57"/>
+      <c r="E315" s="112"/>
+    </row>
+    <row r="316" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="56" t="s">
+        <v>431</v>
+      </c>
+      <c r="B316" s="57" t="s">
+        <v>316</v>
+      </c>
+      <c r="C316" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D316" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E316" s="112"/>
+    </row>
+    <row r="317" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="56" t="s">
+        <v>432</v>
+      </c>
+      <c r="B317" s="57" t="s">
+        <v>881</v>
+      </c>
+      <c r="C317" s="57" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D317" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E317" s="112"/>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A318" s="16" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B318" s="17"/>
+      <c r="C318" s="17"/>
+      <c r="D318" s="17"/>
+      <c r="E318" s="70"/>
+    </row>
+    <row r="319" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="56" t="s">
+        <v>307</v>
+      </c>
+      <c r="B319" s="57" t="s">
+        <v>311</v>
+      </c>
+      <c r="C319" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D319" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E319" s="115"/>
+    </row>
+    <row r="320" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="56" t="s">
         <v>433</v>
       </c>
-      <c r="C285" s="62"/>
-[...134 lines deleted...]
-      <c r="B295" s="62" t="s">
+      <c r="B320" s="57" t="s">
+        <v>312</v>
+      </c>
+      <c r="C320" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D320" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E320" s="112"/>
+    </row>
+    <row r="321" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="56" t="s">
+        <v>434</v>
+      </c>
+      <c r="B321" s="57" t="s">
+        <v>319</v>
+      </c>
+      <c r="C321" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D321" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E321" s="112"/>
+    </row>
+    <row r="322" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="56" t="s">
         <v>435</v>
       </c>
-      <c r="C295" s="62" t="s">
-[...5 lines deleted...]
-      <c r="E295" s="126" t="s">
+      <c r="B322" s="57" t="s">
+        <v>315</v>
+      </c>
+      <c r="C322" s="57"/>
+      <c r="D322" s="57"/>
+      <c r="E322" s="112"/>
+    </row>
+    <row r="323" spans="1:5" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="56" t="s">
+        <v>524</v>
+      </c>
+      <c r="B323" s="57" t="s">
         <v>316</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B296" s="62" t="s">
+      <c r="C323" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D323" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E323" s="112"/>
+    </row>
+    <row r="324" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="56" t="s">
+        <v>525</v>
+      </c>
+      <c r="B324" s="57" t="s">
+        <v>320</v>
+      </c>
+      <c r="C324" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D324" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E324" s="112"/>
+    </row>
+    <row r="325" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="56" t="s">
+        <v>882</v>
+      </c>
+      <c r="B325" s="57" t="s">
+        <v>883</v>
+      </c>
+      <c r="C325" s="57" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D325" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E325" s="112"/>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A326" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="B326" s="17"/>
+      <c r="C326" s="17"/>
+      <c r="D326" s="17"/>
+      <c r="E326" s="70"/>
+    </row>
+    <row r="327" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A327" s="56" t="s">
         <v>436</v>
       </c>
-      <c r="C296" s="62" t="s">
+      <c r="B327" s="57" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C327" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D327" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E327" s="112"/>
+    </row>
+    <row r="328" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="56" t="s">
+        <v>437</v>
+      </c>
+      <c r="B328" s="57" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C328" s="57" t="s">
+        <v>317</v>
+      </c>
+      <c r="D328" s="57" t="s">
+        <v>538</v>
+      </c>
+      <c r="E328" s="113" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A329" s="56" t="s">
+        <v>438</v>
+      </c>
+      <c r="B329" s="57" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C329" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D329" s="57" t="s">
+        <v>538</v>
+      </c>
+      <c r="E329" s="113" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="56" t="s">
         <v>439</v>
       </c>
-      <c r="D296" s="62" t="s">
-[...143 lines deleted...]
-      <c r="B306" s="62" t="s">
+      <c r="B330" s="57" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C330" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="D330" s="57" t="s">
+        <v>538</v>
+      </c>
+      <c r="E330" s="113" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="56" t="s">
+        <v>884</v>
+      </c>
+      <c r="B331" s="57" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C331" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="D331" s="57" t="s">
+        <v>538</v>
+      </c>
+      <c r="E331" s="113" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="56" t="s">
+        <v>885</v>
+      </c>
+      <c r="B332" s="57" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C332" s="57" t="s">
+        <v>949</v>
+      </c>
+      <c r="D332" s="57" t="s">
+        <v>536</v>
+      </c>
+      <c r="E332" s="112"/>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A333" s="16" t="s">
+        <v>864</v>
+      </c>
+      <c r="B333" s="17"/>
+      <c r="C333" s="17"/>
+      <c r="D333" s="17"/>
+      <c r="E333" s="70"/>
+    </row>
+    <row r="334" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="56" t="s">
         <v>444</v>
       </c>
-      <c r="C306" s="62" t="s">
-[...13 lines deleted...]
-      <c r="B307" s="62" t="s">
+      <c r="B334" s="57" t="s">
+        <v>987</v>
+      </c>
+      <c r="C334" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D334" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E334" s="112"/>
+    </row>
+    <row r="335" spans="1:5" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="56" t="s">
         <v>445</v>
       </c>
-      <c r="C307" s="62" t="s">
-[...421 lines deleted...]
-      <c r="E335" s="126"/>
+      <c r="B335" s="57" t="s">
+        <v>988</v>
+      </c>
+      <c r="C335" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D335" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E335" s="112"/>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="16" t="s">
-        <v>922</v>
+        <v>1421</v>
       </c>
       <c r="B336" s="17"/>
       <c r="C336" s="17"/>
       <c r="D336" s="17"/>
-      <c r="E336" s="76"/>
-[...29 lines deleted...]
-      <c r="E338" s="126"/>
+      <c r="E336" s="70"/>
+    </row>
+    <row r="337" spans="1:5" s="110" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="56" t="s">
+        <v>468</v>
+      </c>
+      <c r="B337" s="57" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C337" s="57"/>
+      <c r="D337" s="57"/>
+      <c r="E337" s="112"/>
+    </row>
+    <row r="338" spans="1:5" s="110" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="56" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B338" s="57" t="s">
+        <v>170</v>
+      </c>
+      <c r="C338" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D338" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E338" s="113" t="s">
+        <v>468</v>
+      </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="16" t="s">
-        <v>923</v>
+        <v>1422</v>
       </c>
       <c r="B339" s="17"/>
       <c r="C339" s="17"/>
       <c r="D339" s="17"/>
-      <c r="E339" s="76"/>
-[...40 lines deleted...]
-      <c r="B343" s="62" t="s">
+      <c r="E339" s="70"/>
+    </row>
+    <row r="340" spans="1:5" s="110" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="56" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B340" s="57" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C340" s="57"/>
+      <c r="D340" s="57"/>
+      <c r="E340" s="112"/>
+    </row>
+    <row r="341" spans="1:5" s="110" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A341" s="56" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B341" s="57" t="s">
+        <v>171</v>
+      </c>
+      <c r="C341" s="57" t="s">
+        <v>207</v>
+      </c>
+      <c r="D341" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E341" s="113" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" s="110" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A342" s="56" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B342" s="57" t="s">
+        <v>172</v>
+      </c>
+      <c r="C342" s="57" t="s">
+        <v>208</v>
+      </c>
+      <c r="D342" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E342" s="113" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" s="110" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A343" s="56" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B343" s="57" t="s">
         <v>173</v>
       </c>
-      <c r="C343" s="62" t="s">
-[...36 lines deleted...]
-      <c r="C346" s="62" t="s">
+      <c r="C343" s="57" t="s">
+        <v>209</v>
+      </c>
+      <c r="D343" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E343" s="113" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="22"/>
+      <c r="B344" s="22"/>
+      <c r="C344" s="48"/>
+      <c r="D344" s="21"/>
+      <c r="E344" s="22"/>
+    </row>
+    <row r="345" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="55" t="s">
+        <v>558</v>
+      </c>
+      <c r="B345" s="145" t="s">
+        <v>559</v>
+      </c>
+      <c r="C345" s="146"/>
+      <c r="D345" s="146"/>
+      <c r="E345" s="147"/>
+    </row>
+    <row r="346" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="121" t="s">
+        <v>2</v>
+      </c>
+      <c r="B346" s="138" t="s">
+        <v>249</v>
+      </c>
+      <c r="C346" s="139"/>
+      <c r="D346" s="139"/>
+      <c r="E346" s="140"/>
+    </row>
+    <row r="347" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="B347" s="138" t="s">
+        <v>250</v>
+      </c>
+      <c r="C347" s="139"/>
+      <c r="D347" s="139"/>
+      <c r="E347" s="140"/>
+    </row>
+    <row r="348" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="B348" s="138" t="s">
+        <v>251</v>
+      </c>
+      <c r="C348" s="139"/>
+      <c r="D348" s="139"/>
+      <c r="E348" s="140"/>
+    </row>
+    <row r="349" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="121" t="s">
+        <v>5</v>
+      </c>
+      <c r="B349" s="138" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C349" s="139"/>
+      <c r="D349" s="139"/>
+      <c r="E349" s="140"/>
+    </row>
+    <row r="350" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="128" t="s">
+        <v>6</v>
+      </c>
+      <c r="B350" s="138" t="s">
+        <v>530</v>
+      </c>
+      <c r="C350" s="139"/>
+      <c r="D350" s="139"/>
+      <c r="E350" s="140"/>
+    </row>
+    <row r="351" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="128" t="s">
+        <v>255</v>
+      </c>
+      <c r="B351" s="138" t="s">
+        <v>532</v>
+      </c>
+      <c r="C351" s="139"/>
+      <c r="D351" s="139"/>
+      <c r="E351" s="140"/>
+    </row>
+    <row r="352" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B352" s="138" t="s">
         <v>210</v>
       </c>
-      <c r="D346" s="62" t="s">
-[...13 lines deleted...]
-      <c r="C347" s="62" t="s">
+      <c r="C352" s="139"/>
+      <c r="D352" s="139"/>
+      <c r="E352" s="140"/>
+    </row>
+    <row r="353" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="121" t="s">
+        <v>8</v>
+      </c>
+      <c r="B353" s="138" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C353" s="139"/>
+      <c r="D353" s="139"/>
+      <c r="E353" s="140"/>
+    </row>
+    <row r="354" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="B354" s="138" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C354" s="139"/>
+      <c r="D354" s="139"/>
+      <c r="E354" s="140"/>
+    </row>
+    <row r="355" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="121" t="s">
+        <v>41</v>
+      </c>
+      <c r="B355" s="138" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C355" s="139"/>
+      <c r="D355" s="139"/>
+      <c r="E355" s="140"/>
+    </row>
+    <row r="356" spans="1:6" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="121" t="s">
+        <v>42</v>
+      </c>
+      <c r="B356" s="138" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C356" s="139"/>
+      <c r="D356" s="139"/>
+      <c r="E356" s="140"/>
+    </row>
+    <row r="357" spans="1:6" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="B357" s="138" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C357" s="139"/>
+      <c r="D357" s="139"/>
+      <c r="E357" s="140"/>
+    </row>
+    <row r="358" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="121" t="s">
+        <v>55</v>
+      </c>
+      <c r="B358" s="138" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C358" s="139"/>
+      <c r="D358" s="139"/>
+      <c r="E358" s="140"/>
+    </row>
+    <row r="359" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B359" s="138" t="s">
+        <v>916</v>
+      </c>
+      <c r="C359" s="139"/>
+      <c r="D359" s="139"/>
+      <c r="E359" s="140"/>
+    </row>
+    <row r="360" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="121" t="s">
+        <v>59</v>
+      </c>
+      <c r="B360" s="138" t="s">
+        <v>212</v>
+      </c>
+      <c r="C360" s="139"/>
+      <c r="D360" s="139"/>
+      <c r="E360" s="140"/>
+    </row>
+    <row r="361" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="121" t="s">
+        <v>60</v>
+      </c>
+      <c r="B361" s="138" t="s">
         <v>211</v>
       </c>
-      <c r="D347" s="62" t="s">
-[...45 lines deleted...]
-      <c r="B351" s="143" t="s">
+      <c r="C361" s="139"/>
+      <c r="D361" s="139"/>
+      <c r="E361" s="140"/>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A362" s="121" t="s">
+        <v>61</v>
+      </c>
+      <c r="B362" s="138" t="s">
+        <v>253</v>
+      </c>
+      <c r="C362" s="139"/>
+      <c r="D362" s="139"/>
+      <c r="E362" s="140"/>
+    </row>
+    <row r="363" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="121" t="s">
+        <v>62</v>
+      </c>
+      <c r="B363" s="138" t="s">
+        <v>251</v>
+      </c>
+      <c r="C363" s="139"/>
+      <c r="D363" s="139"/>
+      <c r="E363" s="140"/>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A364" s="121" t="s">
+        <v>63</v>
+      </c>
+      <c r="B364" s="138" t="s">
         <v>254</v>
       </c>
-      <c r="C351" s="144"/>
-[...51 lines deleted...]
-      <c r="B356" s="143" t="s">
+      <c r="C364" s="139"/>
+      <c r="D364" s="139"/>
+      <c r="E364" s="140"/>
+    </row>
+    <row r="365" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="121" t="s">
+        <v>64</v>
+      </c>
+      <c r="B365" s="149" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C365" s="149"/>
+      <c r="D365" s="149"/>
+      <c r="E365" s="149"/>
+      <c r="F365" s="78"/>
+    </row>
+    <row r="366" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="121" t="s">
+        <v>65</v>
+      </c>
+      <c r="B366" s="149" t="s">
+        <v>252</v>
+      </c>
+      <c r="C366" s="149"/>
+      <c r="D366" s="149"/>
+      <c r="E366" s="149"/>
+      <c r="F366" s="78"/>
+    </row>
+    <row r="367" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="121" t="s">
+        <v>66</v>
+      </c>
+      <c r="B367" s="149" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C367" s="149"/>
+      <c r="D367" s="149"/>
+      <c r="E367" s="149"/>
+      <c r="F367" s="78"/>
+    </row>
+    <row r="368" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="121" t="s">
+        <v>67</v>
+      </c>
+      <c r="B368" s="149" t="s">
+        <v>250</v>
+      </c>
+      <c r="C368" s="149"/>
+      <c r="D368" s="149"/>
+      <c r="E368" s="149"/>
+      <c r="F368" s="78"/>
+    </row>
+    <row r="369" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="121" t="s">
+        <v>68</v>
+      </c>
+      <c r="B369" s="149" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C369" s="149"/>
+      <c r="D369" s="149"/>
+      <c r="E369" s="149"/>
+      <c r="F369" s="78"/>
+    </row>
+    <row r="370" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="121" t="s">
+        <v>69</v>
+      </c>
+      <c r="B370" s="149" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C370" s="149"/>
+      <c r="D370" s="149"/>
+      <c r="E370" s="149"/>
+      <c r="F370" s="78"/>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A371" s="121" t="s">
+        <v>70</v>
+      </c>
+      <c r="B371" s="149" t="s">
+        <v>269</v>
+      </c>
+      <c r="C371" s="149"/>
+      <c r="D371" s="149"/>
+      <c r="E371" s="149"/>
+    </row>
+    <row r="372" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="121" t="s">
+        <v>245</v>
+      </c>
+      <c r="B372" s="138" t="s">
+        <v>935</v>
+      </c>
+      <c r="C372" s="139"/>
+      <c r="D372" s="139"/>
+      <c r="E372" s="140"/>
+    </row>
+    <row r="373" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="121" t="s">
+        <v>284</v>
+      </c>
+      <c r="B373" s="138" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C373" s="139"/>
+      <c r="D373" s="139"/>
+      <c r="E373" s="140"/>
+    </row>
+    <row r="374" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="121" t="s">
+        <v>283</v>
+      </c>
+      <c r="B374" s="138" t="s">
+        <v>271</v>
+      </c>
+      <c r="C374" s="139"/>
+      <c r="D374" s="139"/>
+      <c r="E374" s="140"/>
+    </row>
+    <row r="375" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="121" t="s">
+        <v>443</v>
+      </c>
+      <c r="B375" s="138" t="s">
+        <v>272</v>
+      </c>
+      <c r="C375" s="139"/>
+      <c r="D375" s="139"/>
+      <c r="E375" s="140"/>
+    </row>
+    <row r="376" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="121" t="s">
+        <v>471</v>
+      </c>
+      <c r="B376" s="138" t="s">
+        <v>270</v>
+      </c>
+      <c r="C376" s="139"/>
+      <c r="D376" s="139"/>
+      <c r="E376" s="140"/>
+    </row>
+    <row r="377" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="121" t="s">
+        <v>472</v>
+      </c>
+      <c r="B377" s="138" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C377" s="139"/>
+      <c r="D377" s="139"/>
+      <c r="E377" s="140"/>
+    </row>
+    <row r="378" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="121" t="s">
+        <v>473</v>
+      </c>
+      <c r="B378" s="138" t="s">
+        <v>273</v>
+      </c>
+      <c r="C378" s="139"/>
+      <c r="D378" s="139"/>
+      <c r="E378" s="140"/>
+    </row>
+    <row r="379" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="121" t="s">
+        <v>474</v>
+      </c>
+      <c r="B379" s="138" t="s">
+        <v>274</v>
+      </c>
+      <c r="C379" s="139"/>
+      <c r="D379" s="139"/>
+      <c r="E379" s="140"/>
+    </row>
+    <row r="380" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="121" t="s">
+        <v>71</v>
+      </c>
+      <c r="B380" s="138" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C380" s="139"/>
+      <c r="D380" s="139"/>
+      <c r="E380" s="140"/>
+    </row>
+    <row r="381" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="121" t="s">
+        <v>291</v>
+      </c>
+      <c r="B381" s="138" t="s">
+        <v>285</v>
+      </c>
+      <c r="C381" s="139"/>
+      <c r="D381" s="139"/>
+      <c r="E381" s="140"/>
+    </row>
+    <row r="382" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="121" t="s">
+        <v>292</v>
+      </c>
+      <c r="B382" s="138" t="s">
+        <v>953</v>
+      </c>
+      <c r="C382" s="139"/>
+      <c r="D382" s="139"/>
+      <c r="E382" s="140"/>
+    </row>
+    <row r="383" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="121" t="s">
+        <v>294</v>
+      </c>
+      <c r="B383" s="138" t="s">
+        <v>286</v>
+      </c>
+      <c r="C383" s="139"/>
+      <c r="D383" s="139"/>
+      <c r="E383" s="140"/>
+    </row>
+    <row r="384" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="121" t="s">
+        <v>296</v>
+      </c>
+      <c r="B384" s="138" t="s">
+        <v>287</v>
+      </c>
+      <c r="C384" s="139"/>
+      <c r="D384" s="139"/>
+      <c r="E384" s="140"/>
+    </row>
+    <row r="385" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="121" t="s">
+        <v>72</v>
+      </c>
+      <c r="B385" s="138" t="s">
+        <v>295</v>
+      </c>
+      <c r="C385" s="139"/>
+      <c r="D385" s="139"/>
+      <c r="E385" s="140"/>
+    </row>
+    <row r="386" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="121" t="s">
+        <v>302</v>
+      </c>
+      <c r="B386" s="138" t="s">
+        <v>297</v>
+      </c>
+      <c r="C386" s="139"/>
+      <c r="D386" s="139"/>
+      <c r="E386" s="140"/>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A387" s="121" t="s">
+        <v>301</v>
+      </c>
+      <c r="B387" s="138" t="s">
+        <v>298</v>
+      </c>
+      <c r="C387" s="139"/>
+      <c r="D387" s="139"/>
+      <c r="E387" s="140"/>
+    </row>
+    <row r="388" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="121" t="s">
+        <v>510</v>
+      </c>
+      <c r="B388" s="138" t="s">
+        <v>299</v>
+      </c>
+      <c r="C388" s="139"/>
+      <c r="D388" s="139"/>
+      <c r="E388" s="140"/>
+    </row>
+    <row r="389" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="121" t="s">
+        <v>73</v>
+      </c>
+      <c r="B389" s="138" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C389" s="139"/>
+      <c r="D389" s="139"/>
+      <c r="E389" s="140"/>
+    </row>
+    <row r="390" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="121" t="s">
+        <v>262</v>
+      </c>
+      <c r="B390" s="138" t="s">
+        <v>984</v>
+      </c>
+      <c r="C390" s="139"/>
+      <c r="D390" s="139"/>
+      <c r="E390" s="140"/>
+    </row>
+    <row r="391" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="121" t="s">
+        <v>74</v>
+      </c>
+      <c r="B391" s="138" t="s">
+        <v>985</v>
+      </c>
+      <c r="C391" s="139"/>
+      <c r="D391" s="139"/>
+      <c r="E391" s="140"/>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A392" s="121" t="s">
+        <v>303</v>
+      </c>
+      <c r="B392" s="138" t="s">
+        <v>986</v>
+      </c>
+      <c r="C392" s="139"/>
+      <c r="D392" s="139"/>
+      <c r="E392" s="140"/>
+    </row>
+    <row r="393" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="121" t="s">
+        <v>304</v>
+      </c>
+      <c r="B393" s="138" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C393" s="139"/>
+      <c r="D393" s="139"/>
+      <c r="E393" s="140"/>
+    </row>
+    <row r="394" spans="1:5" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="121" t="s">
+        <v>305</v>
+      </c>
+      <c r="B394" s="138" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C394" s="139"/>
+      <c r="D394" s="139"/>
+      <c r="E394" s="140"/>
+    </row>
+    <row r="395" spans="1:5" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="121" t="s">
+        <v>306</v>
+      </c>
+      <c r="B395" s="138" t="s">
+        <v>310</v>
+      </c>
+      <c r="C395" s="139"/>
+      <c r="D395" s="139"/>
+      <c r="E395" s="140"/>
+    </row>
+    <row r="396" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="69" t="s">
+        <v>436</v>
+      </c>
+      <c r="B396" s="138" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C396" s="139"/>
+      <c r="D396" s="139"/>
+      <c r="E396" s="140"/>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A397" s="69" t="s">
+        <v>437</v>
+      </c>
+      <c r="B397" s="138" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C397" s="139"/>
+      <c r="D397" s="139"/>
+      <c r="E397" s="140"/>
+    </row>
+    <row r="398" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="69" t="s">
+        <v>468</v>
+      </c>
+      <c r="B398" s="138" t="s">
+        <v>989</v>
+      </c>
+      <c r="C398" s="139"/>
+      <c r="D398" s="139"/>
+      <c r="E398" s="140"/>
+    </row>
+    <row r="399" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="121" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B399" s="138" t="s">
         <v>213</v>
       </c>
-      <c r="C356" s="144"/>
-[...524 lines deleted...]
-      <c r="E403" s="145"/>
+      <c r="C399" s="139"/>
+      <c r="D399" s="139"/>
+      <c r="E399" s="140"/>
+    </row>
+    <row r="400" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="121" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B400" s="138" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C400" s="139"/>
+      <c r="D400" s="139"/>
+      <c r="E400" s="140"/>
+    </row>
+    <row r="401" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A402" s="141" t="s">
+        <v>321</v>
+      </c>
+      <c r="B402" s="141"/>
+      <c r="C402" s="141"/>
+    </row>
+    <row r="403" spans="1:5" ht="36" x14ac:dyDescent="0.2">
+      <c r="A403" s="37" t="s">
+        <v>322</v>
+      </c>
+      <c r="B403" s="37" t="s">
+        <v>323</v>
+      </c>
+      <c r="C403" s="37" t="s">
+        <v>324</v>
+      </c>
     </row>
     <row r="404" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A404" s="122" t="s">
-[...20 lines deleted...]
-    <row r="406" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="A404" s="142" t="s">
+        <v>325</v>
+      </c>
+      <c r="B404" s="24" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C404" s="24" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="24" x14ac:dyDescent="0.2">
+      <c r="A405" s="143"/>
+      <c r="B405" s="24" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C405" s="24" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A406" s="143"/>
+      <c r="B406" s="24" t="s">
+        <v>928</v>
+      </c>
+      <c r="C406" s="24" t="s">
+        <v>329</v>
+      </c>
+    </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A407" s="151" t="s">
+      <c r="A407" s="143"/>
+      <c r="B407" s="24" t="s">
+        <v>929</v>
+      </c>
+      <c r="C407" s="24" t="s">
         <v>329</v>
       </c>
-      <c r="B407" s="151"/>
-[...3 lines deleted...]
-      <c r="A408" s="42" t="s">
+      <c r="D407" s="15"/>
+      <c r="E407" s="15"/>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A408" s="143"/>
+      <c r="B408" s="24" t="s">
+        <v>930</v>
+      </c>
+      <c r="C408" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="D408" s="15"/>
+      <c r="E408" s="15"/>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A409" s="143"/>
+      <c r="B409" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="C409" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="D409" s="15"/>
+      <c r="E409" s="15"/>
+    </row>
+    <row r="410" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="144" t="s">
         <v>330</v>
       </c>
-      <c r="B408" s="42" t="s">
-[...95 lines deleted...]
-      <c r="E417" s="15"/>
+      <c r="B410" s="144"/>
+      <c r="C410" s="144"/>
+      <c r="D410" s="15"/>
+      <c r="E410" s="15"/>
+    </row>
+    <row r="411" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="137" t="s">
+        <v>542</v>
+      </c>
+      <c r="B411" s="137"/>
+      <c r="C411" s="137"/>
+      <c r="D411" s="15"/>
+      <c r="E411" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
-  <autoFilter ref="A2:E348"/>
+  <autoFilter ref="A2:E343"/>
   <mergeCells count="61">
-    <mergeCell ref="A417:C417"/>
-[...10 lines deleted...]
-    <mergeCell ref="B399:E399"/>
+    <mergeCell ref="B371:E371"/>
     <mergeCell ref="B384:E384"/>
-    <mergeCell ref="B385:E385"/>
-[...10 lines deleted...]
-    <mergeCell ref="B393:E393"/>
+    <mergeCell ref="B372:E372"/>
+    <mergeCell ref="B365:E365"/>
+    <mergeCell ref="B366:E366"/>
+    <mergeCell ref="B367:E367"/>
+    <mergeCell ref="B368:E368"/>
+    <mergeCell ref="B369:E369"/>
+    <mergeCell ref="B373:E373"/>
+    <mergeCell ref="B374:E374"/>
+    <mergeCell ref="B375:E375"/>
+    <mergeCell ref="B377:E377"/>
+    <mergeCell ref="B378:E378"/>
+    <mergeCell ref="B376:E376"/>
+    <mergeCell ref="B379:E379"/>
+    <mergeCell ref="B346:E346"/>
+    <mergeCell ref="B362:E362"/>
+    <mergeCell ref="B363:E363"/>
+    <mergeCell ref="B364:E364"/>
+    <mergeCell ref="B370:E370"/>
+    <mergeCell ref="B349:E349"/>
+    <mergeCell ref="B345:E345"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B361:E361"/>
     <mergeCell ref="B350:E350"/>
-    <mergeCell ref="A1:E1"/>
-    <mergeCell ref="B365:E365"/>
+    <mergeCell ref="B351:E351"/>
+    <mergeCell ref="B352:E352"/>
+    <mergeCell ref="B353:E353"/>
     <mergeCell ref="B354:E354"/>
     <mergeCell ref="B355:E355"/>
     <mergeCell ref="B356:E356"/>
     <mergeCell ref="B357:E357"/>
     <mergeCell ref="B358:E358"/>
     <mergeCell ref="B359:E359"/>
     <mergeCell ref="B360:E360"/>
-    <mergeCell ref="B361:E361"/>
-[...20 lines deleted...]
-    <mergeCell ref="B379:E379"/>
+    <mergeCell ref="B348:E348"/>
+    <mergeCell ref="B347:E347"/>
+    <mergeCell ref="B392:E392"/>
+    <mergeCell ref="B393:E393"/>
+    <mergeCell ref="B380:E380"/>
     <mergeCell ref="B381:E381"/>
     <mergeCell ref="B382:E382"/>
-    <mergeCell ref="B380:E380"/>
     <mergeCell ref="B383:E383"/>
+    <mergeCell ref="B385:E385"/>
+    <mergeCell ref="B389:E389"/>
+    <mergeCell ref="B390:E390"/>
+    <mergeCell ref="B391:E391"/>
+    <mergeCell ref="B386:E386"/>
+    <mergeCell ref="B387:E387"/>
+    <mergeCell ref="B388:E388"/>
+    <mergeCell ref="A411:C411"/>
+    <mergeCell ref="B399:E399"/>
+    <mergeCell ref="B400:E400"/>
+    <mergeCell ref="B394:E394"/>
+    <mergeCell ref="B395:E395"/>
+    <mergeCell ref="A402:C402"/>
+    <mergeCell ref="A404:A409"/>
+    <mergeCell ref="A410:C410"/>
+    <mergeCell ref="B396:E396"/>
+    <mergeCell ref="B398:E398"/>
+    <mergeCell ref="B397:E397"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E2" location="'РКО и доп.услуги'!A350" display="№ примечания"/>
+    <hyperlink ref="E2" location="'РКО и доп.услуги'!Номер_РКО" display="№ примечания"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F120"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B112" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B120" sqref="B120:E120"/>
+      <selection pane="bottomRight" activeCell="B118" sqref="B118:E118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="23" customWidth="1"/>
     <col min="2" max="2" width="62.42578125" style="23" customWidth="1"/>
-    <col min="3" max="3" width="39.28515625" style="54" customWidth="1"/>
+    <col min="3" max="3" width="39.28515625" style="49" customWidth="1"/>
     <col min="4" max="4" width="21" style="23" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="23" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="149" t="s">
-[...8 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="A1" s="148" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+    </row>
+    <row r="2" spans="1:5" s="54" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="42" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="58" t="s">
+      <c r="B2" s="37" t="s">
+        <v>738</v>
+      </c>
+      <c r="C2" s="37" t="s">
+        <v>739</v>
+      </c>
+      <c r="D2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="58" t="s">
-        <v>688</v>
+      <c r="E2" s="53" t="s">
+        <v>640</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A3" s="61" t="s">
-[...8 lines deleted...]
-      <c r="D3" s="62" t="s">
+      <c r="A3" s="56" t="s">
+        <v>561</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C3" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D3" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="E3" s="112"/>
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>562</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>886</v>
+      </c>
+      <c r="C4" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D4" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E4" s="112"/>
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>546</v>
+      </c>
+      <c r="C5" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E5" s="112"/>
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>547</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="D6" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E6" s="112"/>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>548</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D7" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E7" s="125"/>
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>549</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E8" s="125"/>
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>550</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E9" s="125"/>
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>551</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="D10" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E10" s="125"/>
+    </row>
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>341</v>
+      </c>
+      <c r="C11" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E11" s="112" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>552</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E12" s="125"/>
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="59" t="s">
+        <v>574</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E13" s="125"/>
+    </row>
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A14" s="68" t="s">
+        <v>575</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E14" s="125"/>
+    </row>
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="59" t="s">
+        <v>578</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E15" s="125"/>
+    </row>
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="68" t="s">
+        <v>579</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>554</v>
+      </c>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="125"/>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>990</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E17" s="125"/>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A18" s="59" t="s">
+        <v>302</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>991</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D18" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E18" s="125"/>
+    </row>
+    <row r="19" spans="1:6" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A19" s="59" t="s">
+        <v>580</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>995</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E19" s="125"/>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="59" t="s">
+        <v>581</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>553</v>
+      </c>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="125"/>
+      <c r="F20" s="66"/>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>992</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E21" s="125"/>
+    </row>
+    <row r="22" spans="1:6" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="59" t="s">
+        <v>303</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>993</v>
+      </c>
+      <c r="C22" s="28" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E22" s="125"/>
+    </row>
+    <row r="23" spans="1:6" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="59" t="s">
+        <v>304</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>994</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E23" s="125"/>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="59" t="s">
+        <v>305</v>
+      </c>
+      <c r="B24" s="26" t="s">
+        <v>998</v>
+      </c>
+      <c r="C24" s="28" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E24" s="125"/>
+    </row>
+    <row r="25" spans="1:6" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A25" s="59" t="s">
+        <v>582</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>997</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E25" s="125" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="59" t="s">
         <v>583</v>
       </c>
-      <c r="E3" s="79"/>
-[...342 lines deleted...]
-        <v>620</v>
+      <c r="B26" s="26" t="s">
+        <v>996</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D26" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="E26" s="125" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="27" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
-        <v>1306</v>
+        <v>1214</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
-      <c r="E27" s="86"/>
+      <c r="E27" s="77"/>
     </row>
     <row r="28" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
-        <v>1308</v>
+        <v>1216</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
-      <c r="E28" s="76"/>
+      <c r="E28" s="70"/>
     </row>
     <row r="29" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="31" t="s">
-[...9 lines deleted...]
-        <v>621</v>
+      <c r="B29" s="26" t="s">
+        <v>742</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>743</v>
+      </c>
+      <c r="D29" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E29" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="61" t="s">
+      <c r="A30" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="31" t="s">
-[...4 lines deleted...]
-      <c r="E30" s="78"/>
+      <c r="B30" s="26" t="s">
+        <v>744</v>
+      </c>
+      <c r="C30" s="28"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="111"/>
     </row>
     <row r="31" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="61" t="s">
+      <c r="A31" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C31" s="60">
+        <v>25</v>
+      </c>
+      <c r="D31" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E31" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="56" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E32" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="56" t="s">
+        <v>780</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D33" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E33" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="56" t="s">
+        <v>781</v>
+      </c>
+      <c r="B34" s="26" t="s">
+        <v>766</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D34" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E34" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="56" t="s">
+        <v>782</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>767</v>
+      </c>
+      <c r="C35" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E35" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="56" t="s">
+        <v>783</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C36" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E36" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="56" t="s">
+        <v>784</v>
+      </c>
+      <c r="B37" s="26" t="s">
+        <v>757</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E37" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="56" t="s">
+        <v>785</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D38" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E38" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="56" t="s">
+        <v>786</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D39" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E39" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="56" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>648</v>
+      </c>
+      <c r="D40" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E40" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="56" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>761</v>
+      </c>
+      <c r="C41" s="28" t="s">
+        <v>753</v>
+      </c>
+      <c r="D41" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E41" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="56" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C42" s="28" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D42" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E42" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="126" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>755</v>
+      </c>
+      <c r="D43" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E43" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>746</v>
+      </c>
+      <c r="C44" s="28"/>
+      <c r="D44" s="57"/>
+      <c r="E44" s="111"/>
+    </row>
+    <row r="45" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C45" s="60">
+        <v>25</v>
+      </c>
+      <c r="D45" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E45" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="66">
+      <c r="B46" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C46" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E46" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D47" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E47" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="56" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>648</v>
+      </c>
+      <c r="D48" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E48" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>747</v>
+      </c>
+      <c r="C49" s="28"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="111"/>
+    </row>
+    <row r="50" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="56" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C50" s="60">
         <v>25</v>
       </c>
-      <c r="D31" s="62" t="s">
-[...149 lines deleted...]
-      <c r="C40" s="33" t="s">
+      <c r="D50" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E50" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="56" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B51" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E51" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="56" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B52" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D52" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E52" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="56" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>766</v>
+      </c>
+      <c r="C53" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D53" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E53" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="56" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B54" s="26" t="s">
+        <v>767</v>
+      </c>
+      <c r="C54" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D54" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E54" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="56" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C55" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D55" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E55" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="56" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B56" s="26" t="s">
+        <v>757</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D56" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E56" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="56" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B57" s="26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C57" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D57" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E57" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="56" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B58" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="C58" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D58" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E58" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="56" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B59" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C59" s="28" t="s">
+        <v>648</v>
+      </c>
+      <c r="D59" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E59" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="56" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B60" s="26" t="s">
+        <v>761</v>
+      </c>
+      <c r="C60" s="28" t="s">
+        <v>753</v>
+      </c>
+      <c r="D60" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E60" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="56" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C61" s="28" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D61" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E61" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="56" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C62" s="28" t="s">
+        <v>755</v>
+      </c>
+      <c r="D62" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E62" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>751</v>
+      </c>
+      <c r="C63" s="28"/>
+      <c r="D63" s="57"/>
+      <c r="E63" s="111"/>
+    </row>
+    <row r="64" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="56" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C64" s="60">
+        <v>25</v>
+      </c>
+      <c r="D64" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E64" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="56" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B65" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C65" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D65" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E65" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="56" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B66" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="C66" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D66" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E66" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="56" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B67" s="26" t="s">
+        <v>766</v>
+      </c>
+      <c r="C67" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D67" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E67" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="56" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B68" s="26" t="s">
+        <v>767</v>
+      </c>
+      <c r="C68" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D68" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E68" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="56" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B69" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C69" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D69" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E69" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="56" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B70" s="26" t="s">
+        <v>757</v>
+      </c>
+      <c r="C70" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D70" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E70" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="56" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B71" s="26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C71" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D71" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E71" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="56" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B72" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="C72" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D72" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E72" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="56" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C73" s="28" t="s">
+        <v>648</v>
+      </c>
+      <c r="D73" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E73" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="56" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B74" s="26" t="s">
+        <v>761</v>
+      </c>
+      <c r="C74" s="28" t="s">
+        <v>753</v>
+      </c>
+      <c r="D74" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E74" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="56" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B75" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C75" s="28" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D75" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E75" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="56" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B76" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C76" s="28" t="s">
+        <v>755</v>
+      </c>
+      <c r="D76" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E76" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="56" t="s">
+        <v>255</v>
+      </c>
+      <c r="B77" s="26" t="s">
+        <v>750</v>
+      </c>
+      <c r="C77" s="28"/>
+      <c r="D77" s="57"/>
+      <c r="E77" s="111"/>
+    </row>
+    <row r="78" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="56" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B78" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C78" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D78" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E78" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="56" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B79" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C79" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D79" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E79" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="56" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B80" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C80" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D80" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E80" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="56" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B81" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C81" s="28" t="s">
+        <v>695</v>
+      </c>
+      <c r="D81" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E81" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="56" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B82" s="26" t="s">
+        <v>749</v>
+      </c>
+      <c r="C82" s="28"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="111"/>
+    </row>
+    <row r="83" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="56" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C83" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D83" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E83" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="56" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B84" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C84" s="28" t="s">
+        <v>743</v>
+      </c>
+      <c r="D84" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E84" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="56" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B85" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C85" s="28" t="s">
         <v>696</v>
       </c>
-      <c r="D40" s="62" t="s">
-[...669 lines deleted...]
-      <c r="C81" s="33" t="s">
+      <c r="D85" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E85" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="56" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B86" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C86" s="28" t="s">
+        <v>695</v>
+      </c>
+      <c r="D86" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E86" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="56" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B87" s="26" t="s">
+        <v>748</v>
+      </c>
+      <c r="C87" s="28"/>
+      <c r="D87" s="57"/>
+      <c r="E87" s="111"/>
+    </row>
+    <row r="88" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="56" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C88" s="28" t="s">
         <v>743</v>
       </c>
-      <c r="D81" s="62" t="s">
-[...75 lines deleted...]
-      <c r="C86" s="33" t="s">
+      <c r="D88" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E88" s="111" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="56" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B89" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C89" s="28" t="s">
         <v>743</v>
       </c>
-      <c r="D86" s="62" t="s">
-[...48 lines deleted...]
-        <v>621</v>
+      <c r="D89" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E89" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="90" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A90" s="56" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B90" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C90" s="28" t="s">
+        <v>687</v>
+      </c>
+      <c r="D90" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E90" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="91" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A91" s="56" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B91" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C91" s="28" t="s">
+        <v>648</v>
+      </c>
+      <c r="D91" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E91" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="92" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="61" t="s">
-[...7 lines deleted...]
-      <c r="E92" s="78"/>
+      <c r="A92" s="56" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B92" s="26" t="s">
+        <v>888</v>
+      </c>
+      <c r="C92" s="28"/>
+      <c r="D92" s="57"/>
+      <c r="E92" s="111"/>
     </row>
     <row r="93" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A93" s="56" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B93" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C93" s="60" t="s">
+        <v>743</v>
+      </c>
+      <c r="D93" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E93" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="94" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A94" s="56" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="C94" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D94" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E94" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="95" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A95" s="56" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B95" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="C95" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D95" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E95" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="96" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A96" s="56" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B96" s="26" t="s">
+        <v>766</v>
+      </c>
+      <c r="C96" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D96" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E96" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="97" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A97" s="56" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B97" s="26" t="s">
+        <v>767</v>
+      </c>
+      <c r="C97" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D97" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E97" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="98" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A98" s="56" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B98" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="C98" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D98" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E98" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="99" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A99" s="56" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B99" s="26" t="s">
+        <v>757</v>
+      </c>
+      <c r="C99" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D99" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E99" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="100" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A100" s="56" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D100" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E100" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="101" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A101" s="56" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B101" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="C101" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D101" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E101" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="102" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A102" s="56" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B102" s="26" t="s">
+        <v>760</v>
+      </c>
+      <c r="C102" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D102" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E102" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="103" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A103" s="56" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B103" s="26" t="s">
+        <v>761</v>
+      </c>
+      <c r="C103" s="28" t="s">
+        <v>752</v>
+      </c>
+      <c r="D103" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E103" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="104" spans="1:5" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A104" s="56" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B104" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C104" s="28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D104" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E104" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="105" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="61" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="A105" s="56" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B105" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C105" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="D105" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E105" s="111" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="106" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="16" t="s">
-        <v>1307</v>
+        <v>1215</v>
       </c>
       <c r="B106" s="17"/>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
-      <c r="E106" s="76"/>
+      <c r="E106" s="70"/>
     </row>
     <row r="107" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="61" t="s">
+      <c r="A107" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B107" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B107" s="26" t="s">
+        <v>742</v>
+      </c>
+      <c r="C107" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D107" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E107" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="108" spans="1:5" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="61" t="s">
+      <c r="A108" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B108" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B108" s="26" t="s">
+        <v>889</v>
+      </c>
+      <c r="C108" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D108" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E108" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="109" spans="1:5" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="61" t="s">
+      <c r="A109" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B109" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B109" s="26" t="s">
+        <v>892</v>
+      </c>
+      <c r="C109" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D109" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E109" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="110" spans="1:5" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="61" t="s">
+      <c r="A110" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="B110" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B110" s="26" t="s">
+        <v>891</v>
+      </c>
+      <c r="C110" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D110" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E110" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="111" spans="1:5" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="61" t="s">
+      <c r="A111" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="B111" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B111" s="26" t="s">
+        <v>746</v>
+      </c>
+      <c r="C111" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D111" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E111" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="112" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="61" t="s">
+      <c r="A112" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="B112" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B112" s="26" t="s">
+        <v>890</v>
+      </c>
+      <c r="C112" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D112" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E112" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="113" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="61" t="s">
+      <c r="A113" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B113" s="31" t="s">
-[...9 lines deleted...]
-        <v>624</v>
+      <c r="B113" s="26" t="s">
+        <v>887</v>
+      </c>
+      <c r="C113" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="D113" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="E113" s="111" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="22"/>
       <c r="B114" s="22"/>
-      <c r="C114" s="53"/>
+      <c r="C114" s="48"/>
       <c r="D114" s="21"/>
       <c r="E114" s="22"/>
     </row>
     <row r="115" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="60" t="s">
-[...7 lines deleted...]
-      <c r="E115" s="148"/>
+      <c r="A115" s="55" t="s">
+        <v>558</v>
+      </c>
+      <c r="B115" s="145" t="s">
+        <v>559</v>
+      </c>
+      <c r="C115" s="146"/>
+      <c r="D115" s="146"/>
+      <c r="E115" s="147"/>
     </row>
     <row r="116" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="85" t="s">
-[...7 lines deleted...]
-      <c r="E116" s="145"/>
+      <c r="A116" s="76" t="s">
+        <v>561</v>
+      </c>
+      <c r="B116" s="138" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C116" s="139"/>
+      <c r="D116" s="139"/>
+      <c r="E116" s="140"/>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A117" s="85" t="s">
-[...7 lines deleted...]
-      <c r="E117" s="145"/>
+      <c r="A117" s="76" t="s">
+        <v>562</v>
+      </c>
+      <c r="B117" s="138" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C117" s="139"/>
+      <c r="D117" s="139"/>
+      <c r="E117" s="140"/>
     </row>
     <row r="118" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="85" t="s">
-[...7 lines deleted...]
-      <c r="E118" s="158"/>
+      <c r="A118" s="76" t="s">
+        <v>574</v>
+      </c>
+      <c r="B118" s="150" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C118" s="151"/>
+      <c r="D118" s="151"/>
+      <c r="E118" s="152"/>
     </row>
     <row r="119" spans="1:5" ht="83.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="85" t="s">
-[...7 lines deleted...]
-      <c r="E119" s="145"/>
+      <c r="A119" s="76" t="s">
+        <v>575</v>
+      </c>
+      <c r="B119" s="138" t="s">
+        <v>999</v>
+      </c>
+      <c r="C119" s="139"/>
+      <c r="D119" s="139"/>
+      <c r="E119" s="140"/>
     </row>
     <row r="120" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="85" t="s">
-[...7 lines deleted...]
-      <c r="E120" s="142"/>
+      <c r="A120" s="76" t="s">
+        <v>578</v>
+      </c>
+      <c r="B120" s="149" t="s">
+        <v>893</v>
+      </c>
+      <c r="C120" s="149"/>
+      <c r="D120" s="149"/>
+      <c r="E120" s="149"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:E113"/>
   <mergeCells count="7">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B115:E115"/>
     <mergeCell ref="B119:E119"/>
     <mergeCell ref="B120:E120"/>
     <mergeCell ref="B116:E116"/>
     <mergeCell ref="B117:E117"/>
     <mergeCell ref="B118:E118"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E2" location="'ДБО+лимиты в ДБО'!A115" display="№ примечания"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5">
     <tabColor theme="6" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M147"/>
+  <dimension ref="A1:M152"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B142" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="O5" sqref="O5"/>
+      <selection pane="bottomRight" activeCell="A152" sqref="A152:M152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="39.28515625" customWidth="1"/>
     <col min="3" max="11" width="19.28515625" customWidth="1"/>
     <col min="12" max="12" width="14.140625" customWidth="1"/>
     <col min="13" max="13" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="149" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="149"/>
+      <c r="A1" s="148" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+      <c r="F1" s="148"/>
+      <c r="G1" s="148"/>
+      <c r="H1" s="148"/>
+      <c r="I1" s="148"/>
+      <c r="J1" s="148"/>
+      <c r="K1" s="148"/>
+      <c r="L1" s="148"/>
+      <c r="M1" s="148"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="36"/>
-[...1 lines deleted...]
-      <c r="C3" s="146" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="145" t="s">
+        <v>741</v>
+      </c>
+      <c r="D3" s="146"/>
+      <c r="E3" s="146"/>
+      <c r="F3" s="146"/>
+      <c r="G3" s="146"/>
+      <c r="H3" s="146"/>
+      <c r="I3" s="146"/>
+      <c r="J3" s="146"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A4" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>738</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>728</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>859</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>860</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>740</v>
+      </c>
+      <c r="G4" s="38" t="s">
+        <v>628</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>629</v>
+      </c>
+      <c r="I4" s="38" t="s">
+        <v>631</v>
+      </c>
+      <c r="J4" s="38" t="s">
+        <v>632</v>
+      </c>
+      <c r="K4" s="38" t="s">
+        <v>630</v>
+      </c>
+      <c r="L4" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="M4" s="33" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="72" x14ac:dyDescent="0.25">
+      <c r="A5" s="56" t="s">
+        <v>561</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>731</v>
+      </c>
+      <c r="C5" s="52" t="s">
+        <v>732</v>
+      </c>
+      <c r="D5" s="52" t="s">
+        <v>730</v>
+      </c>
+      <c r="E5" s="52" t="s">
+        <v>730</v>
+      </c>
+      <c r="F5" s="52" t="s">
+        <v>732</v>
+      </c>
+      <c r="G5" s="52" t="s">
+        <v>732</v>
+      </c>
+      <c r="H5" s="73" t="s">
+        <v>733</v>
+      </c>
+      <c r="I5" s="52" t="s">
+        <v>734</v>
+      </c>
+      <c r="J5" s="52" t="s">
+        <v>734</v>
+      </c>
+      <c r="K5" s="74" t="s">
+        <v>735</v>
+      </c>
+      <c r="L5" s="50" t="s">
+        <v>563</v>
+      </c>
+      <c r="M5" s="86" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="56" t="s">
+        <v>562</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>564</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L6" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M6" s="86"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="56" t="s">
+        <v>574</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>585</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="56"/>
+      <c r="L7" s="56"/>
+      <c r="M7" s="86"/>
+    </row>
+    <row r="8" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A8" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>592</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G8" s="57" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H8" s="56" t="s">
+        <v>588</v>
+      </c>
+      <c r="I8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L8" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M8" s="86" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="48" x14ac:dyDescent="0.25">
+      <c r="A9" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>590</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H9" s="56" t="s">
+        <v>588</v>
+      </c>
+      <c r="I9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K9" s="56" t="s">
+        <v>591</v>
+      </c>
+      <c r="L9" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M9" s="86" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A10" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>586</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H10" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I10" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J10" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K10" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L10" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M10" s="86" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A11" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L11" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M11" s="86" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>846</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K12" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L12" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M12" s="86" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A13" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>587</v>
+      </c>
+      <c r="C13" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="E13" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="F13" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="G13" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="H13" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="I13" s="56" t="s">
+        <v>593</v>
+      </c>
+      <c r="J13" s="56" t="s">
+        <v>593</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>594</v>
+      </c>
+      <c r="L13" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M13" s="86" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="56" t="s">
+        <v>575</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>576</v>
+      </c>
+      <c r="C14" s="56"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="56"/>
+      <c r="K14" s="56"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="86"/>
+    </row>
+    <row r="15" spans="1:13" ht="60" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>596</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F15" s="57" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K15" s="56" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L15" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M15" s="86" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="56" t="s">
+        <v>245</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>595</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D16" s="57" t="s">
+        <v>598</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>598</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H16" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I16" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J16" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L16" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M16" s="86" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A17" s="56" t="s">
+        <v>578</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>565</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J17" s="127" t="s">
+        <v>589</v>
+      </c>
+      <c r="K17" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L17" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M17" s="86" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="56" t="s">
+        <v>579</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C18" s="56"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="57"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="87"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C19" s="118"/>
+      <c r="D19" s="118"/>
+      <c r="E19" s="119"/>
+      <c r="F19" s="118"/>
+      <c r="G19" s="118"/>
+      <c r="H19" s="118"/>
+      <c r="I19" s="118"/>
+      <c r="J19" s="119"/>
+      <c r="K19" s="119"/>
+      <c r="L19" s="119"/>
+      <c r="M19" s="120"/>
+    </row>
+    <row r="20" spans="1:13" ht="312" x14ac:dyDescent="0.25">
+      <c r="A20" s="56" t="s">
+        <v>503</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C20" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E20" s="57" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H20" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I20" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J20" s="57" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K20" s="57" t="s">
+        <v>1358</v>
+      </c>
+      <c r="L20" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M20" s="87" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="168" x14ac:dyDescent="0.25">
+      <c r="A21" s="56" t="s">
+        <v>504</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E21" s="57" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L21" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M21" s="87" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="56" t="s">
+        <v>302</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C22" s="56"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="87"/>
+    </row>
+    <row r="23" spans="1:13" ht="264" x14ac:dyDescent="0.25">
+      <c r="A23" s="56" t="s">
+        <v>414</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="E23" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H23" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I23" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J23" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="K23" s="57" t="s">
+        <v>1359</v>
+      </c>
+      <c r="L23" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M23" s="87" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" s="56" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>235</v>
+      </c>
+      <c r="E24" s="57" t="s">
+        <v>235</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L24" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M24" s="87" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="336" x14ac:dyDescent="0.25">
+      <c r="A25" s="56" t="s">
+        <v>301</v>
+      </c>
+      <c r="B25" s="57" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F25" s="57" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G25" s="57" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L25" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M25" s="87" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="288" x14ac:dyDescent="0.25">
+      <c r="A26" s="56" t="s">
+        <v>510</v>
+      </c>
+      <c r="B26" s="57" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F26" s="57" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G26" s="57" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L26" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="M26" s="87" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="56" t="s">
+        <v>580</v>
+      </c>
+      <c r="B27" s="57" t="s">
+        <v>609</v>
+      </c>
+      <c r="C27" s="56"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="56"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="56"/>
+      <c r="L27" s="56"/>
+      <c r="M27" s="86"/>
+    </row>
+    <row r="28" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A28" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="57" t="s">
+        <v>608</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K28" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M28" s="86"/>
+    </row>
+    <row r="29" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A29" s="56" t="s">
+        <v>262</v>
+      </c>
+      <c r="B29" s="57" t="s">
+        <v>606</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L29" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M29" s="86"/>
+    </row>
+    <row r="30" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A30" s="56" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>607</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="I30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L30" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M30" s="86"/>
+    </row>
+    <row r="31" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A31" s="56" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B31" s="57" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="D31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="G31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="H31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="I31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="J31" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="K31" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L31" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M31" s="86"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B32" s="57" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C32" s="57"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="57"/>
+      <c r="K32" s="57"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="86"/>
+    </row>
+    <row r="33" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A33" s="56" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B33" s="57" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J33" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K33" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L33" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M33" s="86"/>
+    </row>
+    <row r="34" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A34" s="56" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B34" s="57" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J34" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K34" s="56" t="s">
+        <v>280</v>
+      </c>
+      <c r="L34" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M34" s="86" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" s="56" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B35" s="57" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C35" s="57"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="57"/>
+      <c r="F35" s="57"/>
+      <c r="G35" s="57"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="57"/>
+      <c r="K35" s="57"/>
+      <c r="L35" s="57"/>
+      <c r="M35" s="86"/>
+    </row>
+    <row r="36" spans="1:13" ht="216" x14ac:dyDescent="0.25">
+      <c r="A36" s="56" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B36" s="57" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J36" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K36" s="88" t="s">
+        <v>1310</v>
+      </c>
+      <c r="L36" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M36" s="86" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A37" s="56" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B37" s="57" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J37" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K37" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="L37" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M37" s="86" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A38" s="56" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B38" s="57" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="F38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="G38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J38" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K38" s="88" t="s">
+        <v>1073</v>
+      </c>
+      <c r="L38" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M38" s="86" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A39" s="56" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B39" s="57" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K39" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L39" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="M39" s="86" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" s="56" t="s">
+        <v>581</v>
+      </c>
+      <c r="B40" s="57" t="s">
+        <v>850</v>
+      </c>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="57"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
+      <c r="L40" s="56"/>
+      <c r="M40" s="86"/>
+    </row>
+    <row r="41" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A41" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="57" t="s">
+        <v>729</v>
+      </c>
+      <c r="C41" s="57"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="57"/>
+      <c r="F41" s="57"/>
+      <c r="G41" s="57"/>
+      <c r="H41" s="57"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="57"/>
+      <c r="K41" s="57"/>
+      <c r="L41" s="56"/>
+      <c r="M41" s="86"/>
+    </row>
+    <row r="42" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A42" s="56" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B42" s="57" t="s">
+        <v>610</v>
+      </c>
+      <c r="C42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K42" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L42" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M42" s="86" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A43" s="56" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B43" s="57" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F43" s="57" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H43" s="57" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K43" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L43" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M43" s="86" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A44" s="56" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B44" s="57" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C44" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D44" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E44" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F44" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G44" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H44" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I44" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J44" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K44" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L44" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M44" s="86" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A45" s="56" t="s">
+        <v>303</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C45" s="56"/>
+      <c r="D45" s="56"/>
+      <c r="E45" s="56"/>
+      <c r="F45" s="56"/>
+      <c r="G45" s="56"/>
+      <c r="H45" s="56"/>
+      <c r="I45" s="56"/>
+      <c r="J45" s="56"/>
+      <c r="K45" s="56"/>
+      <c r="L45" s="57"/>
+      <c r="M45" s="86"/>
+    </row>
+    <row r="46" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A46" s="56" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B46" s="57" t="s">
+        <v>610</v>
+      </c>
+      <c r="C46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K46" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L46" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M46" s="86" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A47" s="56" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B47" s="57" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K47" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L47" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M47" s="86" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A48" s="56" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B48" s="57" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K48" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L48" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M48" s="86" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="56" t="s">
+        <v>304</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>566</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="57"/>
+      <c r="K49" s="57"/>
+      <c r="L49" s="57"/>
+      <c r="M49" s="86"/>
+    </row>
+    <row r="50" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A50" s="56" t="s">
+        <v>521</v>
+      </c>
+      <c r="B50" s="57" t="s">
+        <v>610</v>
+      </c>
+      <c r="C50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H50" s="57" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K50" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L50" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M50" s="86" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A51" s="56" t="s">
+        <v>522</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C51" s="57" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D51" s="57" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E51" s="57" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F51" s="57" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G51" s="57" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H51" s="57" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I51" s="57" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J51" s="57" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K51" s="57" t="s">
+        <v>1363</v>
+      </c>
+      <c r="L51" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M51" s="86" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A52" s="56" t="s">
+        <v>856</v>
+      </c>
+      <c r="B52" s="57" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C52" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D52" s="57" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E52" s="57" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F52" s="57" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G52" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H52" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I52" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J52" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K52" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L52" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M52" s="86" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A53" s="56" t="s">
+        <v>305</v>
+      </c>
+      <c r="B53" s="57" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C53" s="57"/>
+      <c r="D53" s="57"/>
+      <c r="E53" s="57"/>
+      <c r="F53" s="57"/>
+      <c r="G53" s="57"/>
+      <c r="H53" s="57"/>
+      <c r="I53" s="57"/>
+      <c r="J53" s="57"/>
+      <c r="K53" s="57"/>
+      <c r="L53" s="57"/>
+      <c r="M53" s="86"/>
+    </row>
+    <row r="54" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A54" s="56" t="s">
+        <v>870</v>
+      </c>
+      <c r="B54" s="57" t="s">
+        <v>612</v>
+      </c>
+      <c r="C54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K54" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L54" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M54" s="86" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A55" s="56" t="s">
+        <v>871</v>
+      </c>
+      <c r="B55" s="57" t="s">
+        <v>611</v>
+      </c>
+      <c r="C55" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D55" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E55" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F55" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G55" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H55" s="57" t="s">
+        <v>1432</v>
+      </c>
+      <c r="I55" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J55" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K55" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L55" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M55" s="86" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A56" s="56" t="s">
+        <v>306</v>
+      </c>
+      <c r="B56" s="57" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C56" s="57"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="57"/>
+      <c r="F56" s="57"/>
+      <c r="G56" s="57"/>
+      <c r="H56" s="57"/>
+      <c r="I56" s="57"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="57"/>
+      <c r="L56" s="57"/>
+      <c r="M56" s="86"/>
+    </row>
+    <row r="57" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A57" s="56" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B57" s="57" t="s">
+        <v>612</v>
+      </c>
+      <c r="C57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H57" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K57" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L57" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M57" s="86" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A58" s="56" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B58" s="57" t="s">
+        <v>611</v>
+      </c>
+      <c r="C58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H58" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K58" s="57" t="s">
+        <v>1431</v>
+      </c>
+      <c r="L58" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M58" s="86" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A59" s="56" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B59" s="57" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="57"/>
+      <c r="F59" s="57"/>
+      <c r="G59" s="57"/>
+      <c r="H59" s="57"/>
+      <c r="I59" s="57"/>
+      <c r="J59" s="57"/>
+      <c r="K59" s="57"/>
+      <c r="L59" s="57"/>
+      <c r="M59" s="86"/>
+    </row>
+    <row r="60" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A60" s="56" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B60" s="57" t="s">
+        <v>610</v>
+      </c>
+      <c r="C60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H60" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K60" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L60" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M60" s="86" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A61" s="56" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B61" s="57" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H61" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J61" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K61" s="57" t="s">
+        <v>1434</v>
+      </c>
+      <c r="L61" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M61" s="86" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A62" s="56" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B62" s="57" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C62" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D62" s="57" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E62" s="57" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F62" s="57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G62" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="H62" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="I62" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="J62" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="K62" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="L62" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M62" s="86" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A63" s="56" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B63" s="57" t="s">
+        <v>571</v>
+      </c>
+      <c r="C63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="D63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="E63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="F63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="G63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="H63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="I63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="J63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="K63" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="L63" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M63" s="86" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A64" s="56" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B64" s="57" t="s">
+        <v>572</v>
+      </c>
+      <c r="C64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I64" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="J64" s="56" t="s">
+        <v>600</v>
+      </c>
+      <c r="K64" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L64" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M64" s="86" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A65" s="56" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B65" s="57" t="s">
+        <v>573</v>
+      </c>
+      <c r="C65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K65" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L65" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M65" s="86" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="56" t="s">
+        <v>582</v>
+      </c>
+      <c r="B66" s="57" t="s">
+        <v>577</v>
+      </c>
+      <c r="C66" s="57"/>
+      <c r="D66" s="57"/>
+      <c r="E66" s="57"/>
+      <c r="F66" s="57"/>
+      <c r="G66" s="57"/>
+      <c r="H66" s="57"/>
+      <c r="I66" s="57"/>
+      <c r="J66" s="57"/>
+      <c r="K66" s="57"/>
+      <c r="L66" s="56"/>
+      <c r="M66" s="86"/>
+    </row>
+    <row r="67" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A67" s="56" t="s">
+        <v>427</v>
+      </c>
+      <c r="B67" s="57" t="s">
+        <v>568</v>
+      </c>
+      <c r="C67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="H67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="J67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="K67" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="L67" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M67" s="86"/>
+    </row>
+    <row r="68" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A68" s="56" t="s">
+        <v>428</v>
+      </c>
+      <c r="B68" s="57" t="s">
+        <v>569</v>
+      </c>
+      <c r="C68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="D68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="F68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="G68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="H68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="I68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="J68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="K68" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="L68" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M68" s="86" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A69" s="56" t="s">
+        <v>429</v>
+      </c>
+      <c r="B69" s="57" t="s">
+        <v>570</v>
+      </c>
+      <c r="C69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K69" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L69" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M69" s="86" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="56" t="s">
+        <v>430</v>
+      </c>
+      <c r="B70" s="57" t="s">
+        <v>625</v>
+      </c>
+      <c r="C70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K70" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L70" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M70" s="86" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="56" t="s">
+        <v>523</v>
+      </c>
+      <c r="B71" s="57" t="s">
+        <v>626</v>
+      </c>
+      <c r="C71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K71" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L71" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="M71" s="86" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="56" t="s">
+        <v>583</v>
+      </c>
+      <c r="B72" s="57" t="s">
+        <v>567</v>
+      </c>
+      <c r="C72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="D72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="E72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="F72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="G72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="H72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="I72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="J72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="K72" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="L72" s="56" t="s">
+        <v>529</v>
+      </c>
+      <c r="M72" s="86" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>768</v>
+      </c>
+      <c r="B73" s="89"/>
+      <c r="C73" s="89"/>
+      <c r="D73" s="89"/>
+      <c r="E73" s="89"/>
+      <c r="F73" s="89"/>
+      <c r="G73" s="89"/>
+      <c r="H73" s="89"/>
+      <c r="I73" s="89"/>
+      <c r="J73" s="89"/>
+      <c r="K73" s="89"/>
+      <c r="L73" s="89"/>
+      <c r="M73" s="90"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74" s="16" t="s">
+        <v>894</v>
+      </c>
+      <c r="B74" s="89"/>
+      <c r="C74" s="89"/>
+      <c r="D74" s="89"/>
+      <c r="E74" s="89"/>
+      <c r="F74" s="89"/>
+      <c r="G74" s="89"/>
+      <c r="H74" s="89"/>
+      <c r="I74" s="89"/>
+      <c r="J74" s="89"/>
+      <c r="K74" s="89"/>
+      <c r="L74" s="89"/>
+      <c r="M74" s="90"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="96" t="s">
+        <v>807</v>
+      </c>
+      <c r="C75" s="96"/>
+      <c r="D75" s="96"/>
+      <c r="E75" s="96"/>
+      <c r="F75" s="96"/>
+      <c r="G75" s="96"/>
+      <c r="H75" s="96"/>
+      <c r="I75" s="96"/>
+      <c r="J75" s="96"/>
+      <c r="K75" s="96"/>
+      <c r="L75" s="95"/>
+      <c r="M75" s="97"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76" s="95" t="s">
+        <v>769</v>
+      </c>
+      <c r="B76" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="C76" s="98">
+        <v>20</v>
+      </c>
+      <c r="D76" s="98">
+        <v>20</v>
+      </c>
+      <c r="E76" s="98">
+        <v>20</v>
+      </c>
+      <c r="F76" s="98">
+        <v>20</v>
+      </c>
+      <c r="G76" s="98">
+        <v>20</v>
+      </c>
+      <c r="H76" s="98">
+        <v>20</v>
+      </c>
+      <c r="I76" s="98">
+        <v>20</v>
+      </c>
+      <c r="J76" s="98">
+        <v>20</v>
+      </c>
+      <c r="K76" s="98">
+        <v>20</v>
+      </c>
+      <c r="L76" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M76" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="95" t="s">
+        <v>771</v>
+      </c>
+      <c r="B77" s="96" t="s">
+        <v>756</v>
+      </c>
+      <c r="C77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="D77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="E77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="F77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="G77" s="96" t="s">
+        <v>687</v>
+      </c>
+      <c r="H77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="I77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="J77" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="K77" s="96" t="s">
+        <v>689</v>
+      </c>
+      <c r="L77" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M77" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" s="95" t="s">
+        <v>772</v>
+      </c>
+      <c r="B78" s="96" t="s">
+        <v>757</v>
+      </c>
+      <c r="C78" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="D78" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="E78" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="F78" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="G78" s="96" t="s">
+        <v>793</v>
+      </c>
+      <c r="H78" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I78" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J78" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K78" s="96" t="s">
+        <v>794</v>
+      </c>
+      <c r="L78" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M78" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" s="95" t="s">
+        <v>773</v>
+      </c>
+      <c r="B79" s="96" t="s">
+        <v>758</v>
+      </c>
+      <c r="C79" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="D79" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="E79" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="F79" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="G79" s="96" t="s">
+        <v>799</v>
+      </c>
+      <c r="H79" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="I79" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J79" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K79" s="96" t="s">
+        <v>800</v>
+      </c>
+      <c r="L79" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M79" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80" s="95" t="s">
+        <v>774</v>
+      </c>
+      <c r="B80" s="96" t="s">
+        <v>759</v>
+      </c>
+      <c r="C80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="D80" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="E80" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="F80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="G80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="H80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K80" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="L80" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M80" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81" s="95" t="s">
+        <v>775</v>
+      </c>
+      <c r="B81" s="96" t="s">
+        <v>760</v>
+      </c>
+      <c r="C81" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="D81" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="E81" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="F81" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="G81" s="96" t="s">
+        <v>688</v>
+      </c>
+      <c r="H81" s="96" t="s">
+        <v>691</v>
+      </c>
+      <c r="I81" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="J81" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="K81" s="96" t="s">
+        <v>690</v>
+      </c>
+      <c r="L81" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M81" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" s="95" t="s">
+        <v>777</v>
+      </c>
+      <c r="B82" s="96" t="s">
+        <v>761</v>
+      </c>
+      <c r="C82" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="D82" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="E82" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="F82" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="G82" s="96" t="s">
+        <v>795</v>
+      </c>
+      <c r="H82" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I82" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J82" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K82" s="96" t="s">
+        <v>796</v>
+      </c>
+      <c r="L82" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M82" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83" s="95" t="s">
+        <v>778</v>
+      </c>
+      <c r="B83" s="96" t="s">
+        <v>762</v>
+      </c>
+      <c r="C83" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="D83" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="E83" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="F83" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="G83" s="96" t="s">
+        <v>802</v>
+      </c>
+      <c r="H83" s="96" t="s">
+        <v>803</v>
+      </c>
+      <c r="I83" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J83" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K83" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="L83" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M83" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84" s="95" t="s">
+        <v>779</v>
+      </c>
+      <c r="B84" s="96" t="s">
+        <v>763</v>
+      </c>
+      <c r="C84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="D84" s="96" t="s">
+        <v>755</v>
+      </c>
+      <c r="E84" s="96" t="s">
+        <v>755</v>
+      </c>
+      <c r="F84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="G84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="H84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K84" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="L84" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M84" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="B85" s="96" t="s">
+        <v>806</v>
+      </c>
+      <c r="C85" s="96"/>
+      <c r="D85" s="96"/>
+      <c r="E85" s="96"/>
+      <c r="F85" s="96"/>
+      <c r="G85" s="96"/>
+      <c r="H85" s="96"/>
+      <c r="I85" s="96"/>
+      <c r="J85" s="96"/>
+      <c r="K85" s="96"/>
+      <c r="L85" s="95"/>
+      <c r="M85" s="97"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A86" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="B86" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="C86" s="98">
+        <v>50</v>
+      </c>
+      <c r="D86" s="98">
+        <v>50</v>
+      </c>
+      <c r="E86" s="98">
+        <v>50</v>
+      </c>
+      <c r="F86" s="98">
+        <v>50</v>
+      </c>
+      <c r="G86" s="98">
+        <v>50</v>
+      </c>
+      <c r="H86" s="98">
+        <v>50</v>
+      </c>
+      <c r="I86" s="98">
+        <v>50</v>
+      </c>
+      <c r="J86" s="98">
+        <v>50</v>
+      </c>
+      <c r="K86" s="98">
+        <v>50</v>
+      </c>
+      <c r="L86" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M86" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="95" t="s">
+        <v>94</v>
+      </c>
+      <c r="B87" s="96" t="s">
+        <v>756</v>
+      </c>
+      <c r="C87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="D87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="E87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="F87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="G87" s="96" t="s">
+        <v>687</v>
+      </c>
+      <c r="H87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="I87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="J87" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="K87" s="96" t="s">
+        <v>690</v>
+      </c>
+      <c r="L87" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M87" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88" s="95" t="s">
+        <v>780</v>
+      </c>
+      <c r="B88" s="96" t="s">
+        <v>757</v>
+      </c>
+      <c r="C88" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="D88" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="E88" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="F88" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="G88" s="96" t="s">
+        <v>793</v>
+      </c>
+      <c r="H88" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I88" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J88" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K88" s="96" t="s">
+        <v>796</v>
+      </c>
+      <c r="L88" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M88" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89" s="95" t="s">
+        <v>781</v>
+      </c>
+      <c r="B89" s="96" t="s">
+        <v>758</v>
+      </c>
+      <c r="C89" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="D89" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="E89" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="F89" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="G89" s="96" t="s">
+        <v>799</v>
+      </c>
+      <c r="H89" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="I89" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J89" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K89" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="L89" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M89" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A90" s="95" t="s">
+        <v>782</v>
+      </c>
+      <c r="B90" s="96" t="s">
+        <v>759</v>
+      </c>
+      <c r="C90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="D90" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="E90" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="F90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="G90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="H90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K90" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="L90" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M90" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91" s="95" t="s">
+        <v>783</v>
+      </c>
+      <c r="B91" s="96" t="s">
+        <v>760</v>
+      </c>
+      <c r="C91" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="D91" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="E91" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="F91" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="G91" s="96" t="s">
+        <v>688</v>
+      </c>
+      <c r="H91" s="96" t="s">
+        <v>691</v>
+      </c>
+      <c r="I91" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="J91" s="96" t="s">
+        <v>648</v>
+      </c>
+      <c r="K91" s="96" t="s">
+        <v>690</v>
+      </c>
+      <c r="L91" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M91" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A92" s="95" t="s">
+        <v>784</v>
+      </c>
+      <c r="B92" s="96" t="s">
+        <v>761</v>
+      </c>
+      <c r="C92" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="D92" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="E92" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="F92" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="G92" s="96" t="s">
+        <v>795</v>
+      </c>
+      <c r="H92" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I92" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J92" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K92" s="96" t="s">
+        <v>796</v>
+      </c>
+      <c r="L92" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M92" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93" s="95" t="s">
+        <v>785</v>
+      </c>
+      <c r="B93" s="96" t="s">
+        <v>762</v>
+      </c>
+      <c r="C93" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="D93" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="E93" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="F93" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="G93" s="96" t="s">
+        <v>802</v>
+      </c>
+      <c r="H93" s="96" t="s">
+        <v>803</v>
+      </c>
+      <c r="I93" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J93" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K93" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="L93" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M93" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94" s="95" t="s">
+        <v>786</v>
+      </c>
+      <c r="B94" s="96" t="s">
+        <v>763</v>
+      </c>
+      <c r="C94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="D94" s="96" t="s">
+        <v>755</v>
+      </c>
+      <c r="E94" s="96" t="s">
+        <v>755</v>
+      </c>
+      <c r="F94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="G94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="H94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K94" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="L94" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M94" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="95" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" s="96" t="s">
+        <v>805</v>
+      </c>
+      <c r="C95" s="96"/>
+      <c r="D95" s="96"/>
+      <c r="E95" s="96"/>
+      <c r="F95" s="96"/>
+      <c r="G95" s="96"/>
+      <c r="H95" s="96"/>
+      <c r="I95" s="96"/>
+      <c r="J95" s="96"/>
+      <c r="K95" s="96"/>
+      <c r="L95" s="95"/>
+      <c r="M95" s="97"/>
+    </row>
+    <row r="96" spans="1:13" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="95" t="s">
+        <v>95</v>
+      </c>
+      <c r="B96" s="96" t="s">
+        <v>693</v>
+      </c>
+      <c r="C96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="D96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="E96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="F96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="G96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="H96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="I96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="J96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="K96" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="L96" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M96" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" s="95" t="s">
+        <v>96</v>
+      </c>
+      <c r="B97" s="96" t="s">
+        <v>745</v>
+      </c>
+      <c r="C97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="D97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="E97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="F97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="G97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="H97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="I97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="J97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="K97" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="L97" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M97" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98" s="95" t="s">
+        <v>97</v>
+      </c>
+      <c r="B98" s="96" t="s">
+        <v>788</v>
+      </c>
+      <c r="C98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="D98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="E98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="F98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="G98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="H98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="I98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="J98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="K98" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="L98" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M98" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99" s="95" t="s">
+        <v>98</v>
+      </c>
+      <c r="B99" s="96" t="s">
         <v>789</v>
       </c>
-      <c r="D3" s="147"/>
-[...1623 lines deleted...]
-      <c r="A50" s="61" t="s">
+      <c r="C99" s="96" t="s">
+        <v>752</v>
+      </c>
+      <c r="D99" s="96" t="s">
+        <v>752</v>
+      </c>
+      <c r="E99" s="96" t="s">
+        <v>752</v>
+      </c>
+      <c r="F99" s="96" t="s">
+        <v>752</v>
+      </c>
+      <c r="G99" s="96" t="s">
+        <v>752</v>
+      </c>
+      <c r="H99" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I99" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J99" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K99" s="96" t="s">
+        <v>752</v>
+      </c>
+      <c r="L99" s="98" t="s">
         <v>563</v>
       </c>
-      <c r="B50" s="62" t="s">
-[...927 lines deleted...]
-      <c r="B76" s="109" t="s">
+      <c r="M99" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A100" s="95" t="s">
+        <v>99</v>
+      </c>
+      <c r="B100" s="96" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I100" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J100" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K100" s="99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="L100" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M100" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A101" s="95" t="s">
+        <v>100</v>
+      </c>
+      <c r="B101" s="96" t="s">
+        <v>790</v>
+      </c>
+      <c r="C101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="D101" s="96" t="s">
+        <v>754</v>
+      </c>
+      <c r="E101" s="96" t="s">
+        <v>754</v>
+      </c>
+      <c r="F101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="G101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="H101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="I101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="J101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="K101" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="L101" s="98" t="s">
+        <v>563</v>
+      </c>
+      <c r="M101" s="97" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B102" s="92"/>
+      <c r="C102" s="92"/>
+      <c r="D102" s="92"/>
+      <c r="E102" s="92"/>
+      <c r="F102" s="92"/>
+      <c r="G102" s="92"/>
+      <c r="H102" s="92"/>
+      <c r="I102" s="92"/>
+      <c r="J102" s="92"/>
+      <c r="K102" s="92"/>
+      <c r="L102" s="92"/>
+      <c r="M102" s="93"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A103" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="57" t="s">
         <v>807</v>
       </c>
-      <c r="C76" s="109" t="s">
-[...1026 lines deleted...]
-      <c r="M103" s="99"/>
+      <c r="C103" s="57"/>
+      <c r="D103" s="57"/>
+      <c r="E103" s="57"/>
+      <c r="F103" s="57"/>
+      <c r="G103" s="57"/>
+      <c r="H103" s="57"/>
+      <c r="I103" s="57"/>
+      <c r="J103" s="57"/>
+      <c r="K103" s="57"/>
+      <c r="L103" s="91"/>
+      <c r="M103" s="87"/>
     </row>
     <row r="104" spans="1:13" ht="24" x14ac:dyDescent="0.25">
       <c r="A104" s="61" t="s">
-        <v>9</v>
-[...35 lines deleted...]
-        <v>1190</v>
+        <v>1097</v>
+      </c>
+      <c r="B104" s="57" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C104" s="75">
+        <v>5</v>
+      </c>
+      <c r="D104" s="75">
+        <v>5</v>
+      </c>
+      <c r="E104" s="75">
+        <v>5</v>
+      </c>
+      <c r="F104" s="75">
+        <v>5</v>
+      </c>
+      <c r="G104" s="75">
+        <v>5</v>
+      </c>
+      <c r="H104" s="75">
+        <v>5</v>
+      </c>
+      <c r="I104" s="75">
+        <v>5</v>
+      </c>
+      <c r="J104" s="75">
+        <v>5</v>
+      </c>
+      <c r="K104" s="75">
+        <v>5</v>
+      </c>
+      <c r="L104" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M104" s="87" t="s">
+        <v>1101</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="24" x14ac:dyDescent="0.25">
       <c r="A105" s="61" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B105" s="57" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K105" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L105" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M105" s="87" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="56" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B106" s="57" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K106" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L106" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M106" s="87" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A107" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" s="57" t="s">
+        <v>806</v>
+      </c>
+      <c r="C107" s="57"/>
+      <c r="D107" s="57"/>
+      <c r="E107" s="57"/>
+      <c r="F107" s="57"/>
+      <c r="G107" s="57"/>
+      <c r="H107" s="57"/>
+      <c r="I107" s="57"/>
+      <c r="J107" s="57"/>
+      <c r="K107" s="57"/>
+      <c r="L107" s="91"/>
+      <c r="M107" s="87"/>
+    </row>
+    <row r="108" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A108" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="57" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C108" s="75">
+        <v>15</v>
+      </c>
+      <c r="D108" s="75">
+        <v>15</v>
+      </c>
+      <c r="E108" s="75">
+        <v>15</v>
+      </c>
+      <c r="F108" s="75">
+        <v>15</v>
+      </c>
+      <c r="G108" s="75">
+        <v>15</v>
+      </c>
+      <c r="H108" s="75">
+        <v>15</v>
+      </c>
+      <c r="I108" s="75">
+        <v>15</v>
+      </c>
+      <c r="J108" s="75">
+        <v>15</v>
+      </c>
+      <c r="K108" s="75">
+        <v>15</v>
+      </c>
+      <c r="L108" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M108" s="87" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A109" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="B105" s="62" t="s">
-[...37 lines deleted...]
-      <c r="A106" s="61" t="s">
+      <c r="B109" s="57" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K109" s="57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L109" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M109" s="87" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A110" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B106" s="62" t="s">
-[...57 lines deleted...]
-      <c r="B108" s="62" t="s">
+      <c r="B110" s="57" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C110" s="56" t="s">
         <v>1103</v>
       </c>
-      <c r="C108" s="61" t="s">
-[...132 lines deleted...]
-      <c r="M111" s="97"/>
+      <c r="D110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K110" s="56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L110" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M110" s="87" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A111" s="16" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B111" s="92"/>
+      <c r="C111" s="92"/>
+      <c r="D111" s="92"/>
+      <c r="E111" s="92"/>
+      <c r="F111" s="92"/>
+      <c r="G111" s="92"/>
+      <c r="H111" s="92"/>
+      <c r="I111" s="92"/>
+      <c r="J111" s="92"/>
+      <c r="K111" s="92"/>
+      <c r="L111" s="92"/>
+      <c r="M111" s="93"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="61" t="s">
-        <v>1183</v>
-[...1 lines deleted...]
-      <c r="B112" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="B112" s="57" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K112" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L112" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M112" s="86" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A113" s="61" t="s">
+        <v>62</v>
+      </c>
+      <c r="B113" s="57" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="K113" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L113" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M113" s="86" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A114" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="B114" s="57" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K114" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L114" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M114" s="86" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+      <c r="A115" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="B115" s="57" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C115" s="57"/>
+      <c r="D115" s="57"/>
+      <c r="E115" s="57"/>
+      <c r="F115" s="57"/>
+      <c r="G115" s="57"/>
+      <c r="H115" s="57"/>
+      <c r="I115" s="57"/>
+      <c r="J115" s="57"/>
+      <c r="K115" s="57"/>
+      <c r="L115" s="91"/>
+      <c r="M115" s="86"/>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A116" s="56" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B116" s="57" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="D116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="E116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="F116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="G116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="H116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="I116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="J116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="K116" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="L116" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M116" s="86" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A117" s="56" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B117" s="57" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I117" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="J117" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="K117" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="L117" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M117" s="86" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A118" s="56" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B118" s="57" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="D118" s="57" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E118" s="57" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="G118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="H118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="I118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="J118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="K118" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="L118" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M118" s="86" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A119" s="16" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B119" s="89"/>
+      <c r="C119" s="89"/>
+      <c r="D119" s="89"/>
+      <c r="E119" s="89"/>
+      <c r="F119" s="89"/>
+      <c r="G119" s="89"/>
+      <c r="H119" s="89"/>
+      <c r="I119" s="89"/>
+      <c r="J119" s="89"/>
+      <c r="K119" s="89"/>
+      <c r="L119" s="89"/>
+      <c r="M119" s="90"/>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A120" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B120" s="57" t="s">
         <v>1110</v>
       </c>
-      <c r="C112" s="61" t="s">
-[...139 lines deleted...]
-      <c r="C116" s="84">
+      <c r="C120" s="75">
         <v>0</v>
       </c>
-      <c r="D116" s="84">
+      <c r="D120" s="75">
         <v>0</v>
       </c>
-      <c r="E116" s="84">
+      <c r="E120" s="75">
         <v>0</v>
       </c>
-      <c r="F116" s="84">
+      <c r="F120" s="75">
         <v>0</v>
       </c>
-      <c r="G116" s="84">
+      <c r="G120" s="75">
         <v>0</v>
       </c>
-      <c r="H116" s="84">
+      <c r="H120" s="75">
         <v>0</v>
       </c>
-      <c r="I116" s="84">
+      <c r="I120" s="75">
         <v>0</v>
       </c>
-      <c r="J116" s="84">
+      <c r="J120" s="75">
         <v>0</v>
       </c>
-      <c r="K116" s="84">
+      <c r="K120" s="75">
         <v>0</v>
       </c>
-      <c r="L116" s="104" t="s">
-[...77 lines deleted...]
-      <c r="A121" s="89" t="s">
+      <c r="L120" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="M120" s="86"/>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A121" s="94"/>
+      <c r="B121" s="94"/>
+      <c r="C121" s="94"/>
+      <c r="D121" s="94"/>
+      <c r="E121" s="94"/>
+      <c r="F121" s="94"/>
+      <c r="G121" s="94"/>
+      <c r="H121" s="94"/>
+      <c r="I121" s="94"/>
+      <c r="J121" s="94"/>
+      <c r="K121" s="94"/>
+      <c r="L121" s="94"/>
+      <c r="M121" s="94"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A122" s="85" t="s">
+        <v>636</v>
+      </c>
+      <c r="B122" s="154" t="s">
+        <v>635</v>
+      </c>
+      <c r="C122" s="155"/>
+      <c r="D122" s="155"/>
+      <c r="E122" s="155"/>
+      <c r="F122" s="155"/>
+      <c r="G122" s="155"/>
+      <c r="H122" s="155"/>
+      <c r="I122" s="155"/>
+      <c r="J122" s="155"/>
+      <c r="K122" s="155"/>
+      <c r="L122" s="155"/>
+      <c r="M122" s="156"/>
+    </row>
+    <row r="123" spans="1:13" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="80" t="s">
+        <v>561</v>
+      </c>
+      <c r="B123" s="149" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C123" s="149"/>
+      <c r="D123" s="149"/>
+      <c r="E123" s="149"/>
+      <c r="F123" s="149"/>
+      <c r="G123" s="149"/>
+      <c r="H123" s="149"/>
+      <c r="I123" s="149"/>
+      <c r="J123" s="149"/>
+      <c r="K123" s="149"/>
+      <c r="L123" s="149"/>
+      <c r="M123" s="149"/>
+    </row>
+    <row r="124" spans="1:13" ht="303" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="80" t="s">
+        <v>562</v>
+      </c>
+      <c r="B124" s="149" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C124" s="149"/>
+      <c r="D124" s="149"/>
+      <c r="E124" s="149"/>
+      <c r="F124" s="149"/>
+      <c r="G124" s="149"/>
+      <c r="H124" s="149"/>
+      <c r="I124" s="149"/>
+      <c r="J124" s="149"/>
+      <c r="K124" s="149"/>
+      <c r="L124" s="149"/>
+      <c r="M124" s="149"/>
+    </row>
+    <row r="125" spans="1:13" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="80" t="s">
+        <v>574</v>
+      </c>
+      <c r="B125" s="149" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C125" s="149"/>
+      <c r="D125" s="149"/>
+      <c r="E125" s="149"/>
+      <c r="F125" s="149"/>
+      <c r="G125" s="149"/>
+      <c r="H125" s="149"/>
+      <c r="I125" s="149"/>
+      <c r="J125" s="149"/>
+      <c r="K125" s="149"/>
+      <c r="L125" s="149"/>
+      <c r="M125" s="149"/>
+    </row>
+    <row r="126" spans="1:13" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="80" t="s">
+        <v>575</v>
+      </c>
+      <c r="B126" s="149" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C126" s="149"/>
+      <c r="D126" s="149"/>
+      <c r="E126" s="149"/>
+      <c r="F126" s="149"/>
+      <c r="G126" s="149"/>
+      <c r="H126" s="149"/>
+      <c r="I126" s="149"/>
+      <c r="J126" s="149"/>
+      <c r="K126" s="149"/>
+      <c r="L126" s="149"/>
+      <c r="M126" s="149"/>
+    </row>
+    <row r="127" spans="1:13" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="80" t="s">
+        <v>578</v>
+      </c>
+      <c r="B127" s="149" t="s">
+        <v>861</v>
+      </c>
+      <c r="C127" s="149"/>
+      <c r="D127" s="149"/>
+      <c r="E127" s="149"/>
+      <c r="F127" s="149"/>
+      <c r="G127" s="149"/>
+      <c r="H127" s="149"/>
+      <c r="I127" s="149"/>
+      <c r="J127" s="149"/>
+      <c r="K127" s="149"/>
+      <c r="L127" s="149"/>
+      <c r="M127" s="149"/>
+    </row>
+    <row r="128" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="80" t="s">
+        <v>579</v>
+      </c>
+      <c r="B128" s="149" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C128" s="149"/>
+      <c r="D128" s="149"/>
+      <c r="E128" s="149"/>
+      <c r="F128" s="149"/>
+      <c r="G128" s="149"/>
+      <c r="H128" s="149"/>
+      <c r="I128" s="149"/>
+      <c r="J128" s="149"/>
+      <c r="K128" s="149"/>
+      <c r="L128" s="149"/>
+      <c r="M128" s="149"/>
+    </row>
+    <row r="129" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="80" t="s">
+        <v>580</v>
+      </c>
+      <c r="B129" s="149" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C129" s="149"/>
+      <c r="D129" s="149"/>
+      <c r="E129" s="149"/>
+      <c r="F129" s="149"/>
+      <c r="G129" s="149"/>
+      <c r="H129" s="149"/>
+      <c r="I129" s="149"/>
+      <c r="J129" s="149"/>
+      <c r="K129" s="149"/>
+      <c r="L129" s="149"/>
+      <c r="M129" s="149"/>
+    </row>
+    <row r="130" spans="1:13" ht="159.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="80" t="s">
+        <v>581</v>
+      </c>
+      <c r="B130" s="149" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C130" s="149"/>
+      <c r="D130" s="149"/>
+      <c r="E130" s="149"/>
+      <c r="F130" s="149"/>
+      <c r="G130" s="149"/>
+      <c r="H130" s="149"/>
+      <c r="I130" s="149"/>
+      <c r="J130" s="149"/>
+      <c r="K130" s="149"/>
+      <c r="L130" s="149"/>
+      <c r="M130" s="149"/>
+    </row>
+    <row r="131" spans="1:13" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="80" t="s">
+        <v>582</v>
+      </c>
+      <c r="B131" s="138" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C131" s="139"/>
+      <c r="D131" s="139"/>
+      <c r="E131" s="139"/>
+      <c r="F131" s="139"/>
+      <c r="G131" s="139"/>
+      <c r="H131" s="139"/>
+      <c r="I131" s="139"/>
+      <c r="J131" s="139"/>
+      <c r="K131" s="139"/>
+      <c r="L131" s="139"/>
+      <c r="M131" s="140"/>
+    </row>
+    <row r="132" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="80" t="s">
+        <v>583</v>
+      </c>
+      <c r="B132" s="149" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C132" s="149"/>
+      <c r="D132" s="149"/>
+      <c r="E132" s="149"/>
+      <c r="F132" s="149"/>
+      <c r="G132" s="149"/>
+      <c r="H132" s="149"/>
+      <c r="I132" s="149"/>
+      <c r="J132" s="149"/>
+      <c r="K132" s="149"/>
+      <c r="L132" s="149"/>
+      <c r="M132" s="149"/>
+    </row>
+    <row r="133" spans="1:13" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="80" t="s">
+        <v>584</v>
+      </c>
+      <c r="B133" s="149" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C133" s="149"/>
+      <c r="D133" s="149"/>
+      <c r="E133" s="149"/>
+      <c r="F133" s="149"/>
+      <c r="G133" s="149"/>
+      <c r="H133" s="149"/>
+      <c r="I133" s="149"/>
+      <c r="J133" s="149"/>
+      <c r="K133" s="149"/>
+      <c r="L133" s="149"/>
+      <c r="M133" s="149"/>
+    </row>
+    <row r="134" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="80" t="s">
+        <v>602</v>
+      </c>
+      <c r="B134" s="149" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C134" s="153"/>
+      <c r="D134" s="153"/>
+      <c r="E134" s="153"/>
+      <c r="F134" s="153"/>
+      <c r="G134" s="153"/>
+      <c r="H134" s="153"/>
+      <c r="I134" s="153"/>
+      <c r="J134" s="153"/>
+      <c r="K134" s="153"/>
+      <c r="L134" s="153"/>
+      <c r="M134" s="153"/>
+    </row>
+    <row r="135" spans="1:13" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="80" t="s">
+        <v>603</v>
+      </c>
+      <c r="B135" s="150" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C135" s="151"/>
+      <c r="D135" s="151"/>
+      <c r="E135" s="151"/>
+      <c r="F135" s="151"/>
+      <c r="G135" s="151"/>
+      <c r="H135" s="151"/>
+      <c r="I135" s="151"/>
+      <c r="J135" s="151"/>
+      <c r="K135" s="151"/>
+      <c r="L135" s="151"/>
+      <c r="M135" s="152"/>
+    </row>
+    <row r="136" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="80" t="s">
+        <v>604</v>
+      </c>
+      <c r="B136" s="149" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C136" s="149"/>
+      <c r="D136" s="149"/>
+      <c r="E136" s="149"/>
+      <c r="F136" s="149"/>
+      <c r="G136" s="149"/>
+      <c r="H136" s="149"/>
+      <c r="I136" s="149"/>
+      <c r="J136" s="149"/>
+      <c r="K136" s="149"/>
+      <c r="L136" s="149"/>
+      <c r="M136" s="149"/>
+    </row>
+    <row r="137" spans="1:13" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="80" t="s">
+        <v>605</v>
+      </c>
+      <c r="B137" s="149" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C137" s="149"/>
+      <c r="D137" s="149"/>
+      <c r="E137" s="149"/>
+      <c r="F137" s="149"/>
+      <c r="G137" s="149"/>
+      <c r="H137" s="149"/>
+      <c r="I137" s="149"/>
+      <c r="J137" s="149"/>
+      <c r="K137" s="149"/>
+      <c r="L137" s="149"/>
+      <c r="M137" s="149"/>
+    </row>
+    <row r="138" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="80" t="s">
+        <v>601</v>
+      </c>
+      <c r="B138" s="149" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C138" s="149"/>
+      <c r="D138" s="149"/>
+      <c r="E138" s="149"/>
+      <c r="F138" s="149"/>
+      <c r="G138" s="149"/>
+      <c r="H138" s="149"/>
+      <c r="I138" s="149"/>
+      <c r="J138" s="149"/>
+      <c r="K138" s="149"/>
+      <c r="L138" s="149"/>
+      <c r="M138" s="149"/>
+    </row>
+    <row r="139" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="80" t="s">
+        <v>599</v>
+      </c>
+      <c r="B139" s="149" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C139" s="149"/>
+      <c r="D139" s="149"/>
+      <c r="E139" s="149"/>
+      <c r="F139" s="149"/>
+      <c r="G139" s="149"/>
+      <c r="H139" s="149"/>
+      <c r="I139" s="149"/>
+      <c r="J139" s="149"/>
+      <c r="K139" s="149"/>
+      <c r="L139" s="149"/>
+      <c r="M139" s="149"/>
+    </row>
+    <row r="140" spans="1:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="80" t="s">
+        <v>617</v>
+      </c>
+      <c r="B140" s="138" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C140" s="139"/>
+      <c r="D140" s="139"/>
+      <c r="E140" s="139"/>
+      <c r="F140" s="139"/>
+      <c r="G140" s="139"/>
+      <c r="H140" s="139"/>
+      <c r="I140" s="139"/>
+      <c r="J140" s="139"/>
+      <c r="K140" s="139"/>
+      <c r="L140" s="139"/>
+      <c r="M140" s="140"/>
+    </row>
+    <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="80" t="s">
+        <v>619</v>
+      </c>
+      <c r="B141" s="138" t="s">
+        <v>613</v>
+      </c>
+      <c r="C141" s="139"/>
+      <c r="D141" s="139"/>
+      <c r="E141" s="139"/>
+      <c r="F141" s="139"/>
+      <c r="G141" s="139"/>
+      <c r="H141" s="139"/>
+      <c r="I141" s="139"/>
+      <c r="J141" s="139"/>
+      <c r="K141" s="139"/>
+      <c r="L141" s="139"/>
+      <c r="M141" s="140"/>
+    </row>
+    <row r="142" spans="1:13" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="80" t="s">
+        <v>621</v>
+      </c>
+      <c r="B142" s="149" t="s">
+        <v>615</v>
+      </c>
+      <c r="C142" s="149"/>
+      <c r="D142" s="149"/>
+      <c r="E142" s="149"/>
+      <c r="F142" s="149"/>
+      <c r="G142" s="149"/>
+      <c r="H142" s="149"/>
+      <c r="I142" s="149"/>
+      <c r="J142" s="149"/>
+      <c r="K142" s="149"/>
+      <c r="L142" s="149"/>
+      <c r="M142" s="149"/>
+    </row>
+    <row r="143" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="80" t="s">
+        <v>623</v>
+      </c>
+      <c r="B143" s="149" t="s">
         <v>620</v>
       </c>
-      <c r="B121" s="142" t="s">
-[...34 lines deleted...]
-      <c r="A123" s="89" t="s">
+      <c r="C143" s="149"/>
+      <c r="D143" s="149"/>
+      <c r="E143" s="149"/>
+      <c r="F143" s="149"/>
+      <c r="G143" s="149"/>
+      <c r="H143" s="149"/>
+      <c r="I143" s="149"/>
+      <c r="J143" s="149"/>
+      <c r="K143" s="149"/>
+      <c r="L143" s="149"/>
+      <c r="M143" s="149"/>
+    </row>
+    <row r="144" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="80" t="s">
         <v>624</v>
       </c>
-      <c r="B123" s="142" t="s">
-[...53 lines deleted...]
-      <c r="A126" s="89" t="s">
+      <c r="B144" s="149" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C144" s="149"/>
+      <c r="D144" s="149"/>
+      <c r="E144" s="149"/>
+      <c r="F144" s="149"/>
+      <c r="G144" s="149"/>
+      <c r="H144" s="149"/>
+      <c r="I144" s="149"/>
+      <c r="J144" s="149"/>
+      <c r="K144" s="149"/>
+      <c r="L144" s="149"/>
+      <c r="M144" s="149"/>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A145" s="80" t="s">
         <v>627</v>
       </c>
-      <c r="B126" s="142" t="s">
-[...373 lines deleted...]
-      <c r="M145" s="142"/>
+      <c r="B145" s="149" t="s">
+        <v>622</v>
+      </c>
+      <c r="C145" s="149"/>
+      <c r="D145" s="149"/>
+      <c r="E145" s="149"/>
+      <c r="F145" s="149"/>
+      <c r="G145" s="149"/>
+      <c r="H145" s="149"/>
+      <c r="I145" s="149"/>
+      <c r="J145" s="149"/>
+      <c r="K145" s="149"/>
+      <c r="L145" s="149"/>
+      <c r="M145" s="149"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A146" s="89" t="s">
-[...34 lines deleted...]
-      <c r="M147" s="142"/>
+      <c r="A146" s="80" t="s">
+        <v>770</v>
+      </c>
+      <c r="B146" s="149" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C146" s="149"/>
+      <c r="D146" s="149"/>
+      <c r="E146" s="149"/>
+      <c r="F146" s="149"/>
+      <c r="G146" s="149"/>
+      <c r="H146" s="149"/>
+      <c r="I146" s="149"/>
+      <c r="J146" s="149"/>
+      <c r="K146" s="149"/>
+      <c r="L146" s="149"/>
+      <c r="M146" s="149"/>
+    </row>
+    <row r="147" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="80" t="s">
+        <v>776</v>
+      </c>
+      <c r="B147" s="149" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C147" s="149"/>
+      <c r="D147" s="149"/>
+      <c r="E147" s="149"/>
+      <c r="F147" s="149"/>
+      <c r="G147" s="149"/>
+      <c r="H147" s="149"/>
+      <c r="I147" s="149"/>
+      <c r="J147" s="149"/>
+      <c r="K147" s="149"/>
+      <c r="L147" s="149"/>
+      <c r="M147" s="149"/>
+    </row>
+    <row r="148" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="80" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B148" s="149" t="s">
+        <v>616</v>
+      </c>
+      <c r="C148" s="149"/>
+      <c r="D148" s="149"/>
+      <c r="E148" s="149"/>
+      <c r="F148" s="149"/>
+      <c r="G148" s="149"/>
+      <c r="H148" s="149"/>
+      <c r="I148" s="149"/>
+      <c r="J148" s="149"/>
+      <c r="K148" s="149"/>
+      <c r="L148" s="149"/>
+      <c r="M148" s="149"/>
+    </row>
+    <row r="149" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="80" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B149" s="149" t="s">
+        <v>791</v>
+      </c>
+      <c r="C149" s="149"/>
+      <c r="D149" s="149"/>
+      <c r="E149" s="149"/>
+      <c r="F149" s="149"/>
+      <c r="G149" s="149"/>
+      <c r="H149" s="149"/>
+      <c r="I149" s="149"/>
+      <c r="J149" s="149"/>
+      <c r="K149" s="149"/>
+      <c r="L149" s="149"/>
+      <c r="M149" s="149"/>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A150" s="80" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B150" s="149" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C150" s="149"/>
+      <c r="D150" s="149"/>
+      <c r="E150" s="149"/>
+      <c r="F150" s="149"/>
+      <c r="G150" s="149"/>
+      <c r="H150" s="149"/>
+      <c r="I150" s="149"/>
+      <c r="J150" s="149"/>
+      <c r="K150" s="149"/>
+      <c r="L150" s="149"/>
+      <c r="M150" s="149"/>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A151" s="80" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B151" s="149" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C151" s="149"/>
+      <c r="D151" s="149"/>
+      <c r="E151" s="149"/>
+      <c r="F151" s="149"/>
+      <c r="G151" s="149"/>
+      <c r="H151" s="149"/>
+      <c r="I151" s="149"/>
+      <c r="J151" s="149"/>
+      <c r="K151" s="149"/>
+      <c r="L151" s="149"/>
+      <c r="M151" s="149"/>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A152" s="129" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B152" s="149" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C152" s="149"/>
+      <c r="D152" s="149"/>
+      <c r="E152" s="149"/>
+      <c r="F152" s="149"/>
+      <c r="G152" s="149"/>
+      <c r="H152" s="149"/>
+      <c r="I152" s="149"/>
+      <c r="J152" s="149"/>
+      <c r="K152" s="149"/>
+      <c r="L152" s="149"/>
+      <c r="M152" s="149"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
-  <autoFilter ref="A4:M116"/>
-[...1 lines deleted...]
-    <mergeCell ref="B131:M131"/>
+  <autoFilter ref="A4:M120"/>
+  <mergeCells count="33">
+    <mergeCell ref="B152:M152"/>
+    <mergeCell ref="B151:M151"/>
+    <mergeCell ref="B140:M140"/>
+    <mergeCell ref="B137:M137"/>
+    <mergeCell ref="B139:M139"/>
+    <mergeCell ref="B150:M150"/>
+    <mergeCell ref="B136:M136"/>
+    <mergeCell ref="B138:M138"/>
+    <mergeCell ref="B146:M146"/>
+    <mergeCell ref="B141:M141"/>
+    <mergeCell ref="B149:M149"/>
+    <mergeCell ref="B148:M148"/>
+    <mergeCell ref="B144:M144"/>
+    <mergeCell ref="B145:M145"/>
+    <mergeCell ref="B147:M147"/>
+    <mergeCell ref="B142:M142"/>
+    <mergeCell ref="B143:M143"/>
+    <mergeCell ref="B135:M135"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="C3:K3"/>
+    <mergeCell ref="B134:M134"/>
+    <mergeCell ref="B127:M127"/>
+    <mergeCell ref="B129:M129"/>
     <mergeCell ref="B130:M130"/>
+    <mergeCell ref="B133:M133"/>
+    <mergeCell ref="B131:M131"/>
+    <mergeCell ref="B132:M132"/>
+    <mergeCell ref="B128:M128"/>
+    <mergeCell ref="B122:M122"/>
     <mergeCell ref="B123:M123"/>
+    <mergeCell ref="B124:M124"/>
     <mergeCell ref="B125:M125"/>
     <mergeCell ref="B126:M126"/>
-    <mergeCell ref="B129:M129"/>
-[...23 lines deleted...]
-    <mergeCell ref="B139:M139"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M3" location="'Карты+станд.лимиты'!A118" display="№ "/>
     <hyperlink ref="M4" location="'Карты+станд.лимиты'!A118" display="примечания"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="33.42578125" customWidth="1"/>
     <col min="4" max="4" width="16.140625" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="163"/>
-[...4 lines deleted...]
-      <c r="F1" s="163"/>
+      <c r="A1" s="157"/>
+      <c r="B1" s="157"/>
+      <c r="C1" s="157"/>
+      <c r="D1" s="157"/>
+      <c r="E1" s="157"/>
+      <c r="F1" s="157"/>
     </row>
     <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="167" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="167"/>
+      <c r="A2" s="161" t="s">
+        <v>697</v>
+      </c>
+      <c r="B2" s="161"/>
+      <c r="C2" s="161"/>
+      <c r="D2" s="161" t="s">
+        <v>698</v>
+      </c>
+      <c r="E2" s="161"/>
+      <c r="F2" s="161"/>
     </row>
     <row r="3" spans="1:6" ht="36" x14ac:dyDescent="0.25">
-      <c r="A3" s="44" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="44" t="s">
+      <c r="A3" s="39" t="s">
+        <v>649</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>650</v>
+      </c>
+      <c r="C3" s="39" t="s">
+        <v>651</v>
+      </c>
+      <c r="D3" s="39" t="s">
+        <v>649</v>
+      </c>
+      <c r="E3" s="39" t="s">
+        <v>650</v>
+      </c>
+      <c r="F3" s="44" t="s">
         <v>699</v>
       </c>
-      <c r="D3" s="44" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="169" t="s">
+      <c r="A4" s="163" t="s">
+        <v>652</v>
+      </c>
+      <c r="B4" s="163"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="163"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="163"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="40" t="s">
+        <v>653</v>
+      </c>
+      <c r="B5" s="41">
+        <v>50</v>
+      </c>
+      <c r="C5" s="42">
+        <v>1000</v>
+      </c>
+      <c r="D5" s="45" t="s">
         <v>700</v>
       </c>
-      <c r="B4" s="169"/>
-[...6 lines deleted...]
-      <c r="A5" s="45" t="s">
+      <c r="E5" s="41">
+        <v>50</v>
+      </c>
+      <c r="F5" s="46" t="s">
         <v>701</v>
       </c>
-      <c r="B5" s="46">
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="40" t="s">
+        <v>654</v>
+      </c>
+      <c r="B6" s="41">
         <v>50</v>
       </c>
-      <c r="C5" s="47">
+      <c r="C6" s="42">
+        <v>5000</v>
+      </c>
+      <c r="D6" s="45" t="s">
+        <v>702</v>
+      </c>
+      <c r="E6" s="41">
+        <v>50</v>
+      </c>
+      <c r="F6" s="46" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="40" t="s">
+        <v>655</v>
+      </c>
+      <c r="B7" s="41">
+        <v>50</v>
+      </c>
+      <c r="C7" s="42">
+        <v>10000</v>
+      </c>
+      <c r="D7" s="45" t="s">
+        <v>704</v>
+      </c>
+      <c r="E7" s="41">
+        <v>50</v>
+      </c>
+      <c r="F7" s="46" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
+        <v>656</v>
+      </c>
+      <c r="B8" s="41">
+        <v>50</v>
+      </c>
+      <c r="C8" s="42">
+        <v>20000</v>
+      </c>
+      <c r="D8" s="45" t="s">
+        <v>706</v>
+      </c>
+      <c r="E8" s="41">
+        <v>50</v>
+      </c>
+      <c r="F8" s="46" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="40" t="s">
+        <v>657</v>
+      </c>
+      <c r="B9" s="41">
+        <v>50</v>
+      </c>
+      <c r="C9" s="42">
+        <v>50000</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>708</v>
+      </c>
+      <c r="E9" s="41">
+        <v>50</v>
+      </c>
+      <c r="F9" s="46" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="40" t="s">
+        <v>658</v>
+      </c>
+      <c r="B10" s="41">
+        <v>50</v>
+      </c>
+      <c r="C10" s="42">
+        <v>100000</v>
+      </c>
+      <c r="D10" s="45" t="s">
+        <v>710</v>
+      </c>
+      <c r="E10" s="41">
+        <v>50</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="40" t="s">
+        <v>659</v>
+      </c>
+      <c r="B11" s="41">
+        <v>50</v>
+      </c>
+      <c r="C11" s="42">
+        <v>300000</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>712</v>
+      </c>
+      <c r="E11" s="41">
+        <v>50</v>
+      </c>
+      <c r="F11" s="47" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
+        <v>660</v>
+      </c>
+      <c r="B12" s="41">
+        <v>50</v>
+      </c>
+      <c r="C12" s="42">
+        <v>400000</v>
+      </c>
+      <c r="D12" s="162"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="162"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
+        <v>661</v>
+      </c>
+      <c r="B13" s="41">
+        <v>50</v>
+      </c>
+      <c r="C13" s="42">
+        <v>500000</v>
+      </c>
+      <c r="D13" s="162"/>
+      <c r="E13" s="162"/>
+      <c r="F13" s="162"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
+        <v>662</v>
+      </c>
+      <c r="B14" s="41">
+        <v>50</v>
+      </c>
+      <c r="C14" s="42">
+        <v>800000</v>
+      </c>
+      <c r="D14" s="162"/>
+      <c r="E14" s="162"/>
+      <c r="F14" s="162"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
+        <v>663</v>
+      </c>
+      <c r="B15" s="41">
+        <v>50</v>
+      </c>
+      <c r="C15" s="42">
+        <v>1000000</v>
+      </c>
+      <c r="D15" s="162"/>
+      <c r="E15" s="162"/>
+      <c r="F15" s="162"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
+        <v>664</v>
+      </c>
+      <c r="B16" s="41">
+        <v>50</v>
+      </c>
+      <c r="C16" s="42">
+        <v>1500000</v>
+      </c>
+      <c r="D16" s="162"/>
+      <c r="E16" s="162"/>
+      <c r="F16" s="162"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
+        <v>665</v>
+      </c>
+      <c r="B17" s="41">
+        <v>50</v>
+      </c>
+      <c r="C17" s="42">
+        <v>1900000</v>
+      </c>
+      <c r="D17" s="162"/>
+      <c r="E17" s="162"/>
+      <c r="F17" s="162"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="163" t="s">
+        <v>666</v>
+      </c>
+      <c r="B18" s="163"/>
+      <c r="C18" s="163"/>
+      <c r="D18" s="163"/>
+      <c r="E18" s="163"/>
+      <c r="F18" s="163"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="40" t="s">
+        <v>667</v>
+      </c>
+      <c r="B19" s="41">
+        <v>50</v>
+      </c>
+      <c r="C19" s="43">
+        <v>200</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>713</v>
+      </c>
+      <c r="E19" s="41">
+        <v>50</v>
+      </c>
+      <c r="F19" s="46" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="40" t="s">
+        <v>668</v>
+      </c>
+      <c r="B20" s="41">
+        <v>50</v>
+      </c>
+      <c r="C20" s="42">
         <v>1000</v>
       </c>
-      <c r="D5" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="46">
+      <c r="D20" s="45" t="s">
+        <v>714</v>
+      </c>
+      <c r="E20" s="41">
         <v>50</v>
       </c>
-      <c r="F5" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="46">
+      <c r="F20" s="46" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="40" t="s">
+        <v>669</v>
+      </c>
+      <c r="B21" s="41">
         <v>50</v>
       </c>
-      <c r="C6" s="47">
+      <c r="C21" s="42">
+        <v>2000</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>716</v>
+      </c>
+      <c r="E21" s="41">
+        <v>50</v>
+      </c>
+      <c r="F21" s="46" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="40" t="s">
+        <v>670</v>
+      </c>
+      <c r="B22" s="41">
+        <v>50</v>
+      </c>
+      <c r="C22" s="42">
         <v>5000</v>
       </c>
-      <c r="D6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="46">
+      <c r="D22" s="162"/>
+      <c r="E22" s="162"/>
+      <c r="F22" s="162"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="40" t="s">
+        <v>671</v>
+      </c>
+      <c r="B23" s="41">
         <v>50</v>
       </c>
-      <c r="F6" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="46">
+      <c r="C23" s="42">
+        <v>10000</v>
+      </c>
+      <c r="D23" s="162"/>
+      <c r="E23" s="162"/>
+      <c r="F23" s="162"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="163" t="s">
+        <v>672</v>
+      </c>
+      <c r="B24" s="163"/>
+      <c r="C24" s="163"/>
+      <c r="D24" s="163"/>
+      <c r="E24" s="163"/>
+      <c r="F24" s="163"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="40" t="s">
+        <v>673</v>
+      </c>
+      <c r="B25" s="41">
         <v>50</v>
       </c>
-      <c r="C7" s="47">
+      <c r="C25" s="42">
+        <v>3000</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>717</v>
+      </c>
+      <c r="E25" s="41">
+        <v>50</v>
+      </c>
+      <c r="F25" s="46" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="40" t="s">
+        <v>674</v>
+      </c>
+      <c r="B26" s="41">
+        <v>50</v>
+      </c>
+      <c r="C26" s="42">
+        <v>6000</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>718</v>
+      </c>
+      <c r="E26" s="41">
+        <v>50</v>
+      </c>
+      <c r="F26" s="46" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="40" t="s">
+        <v>675</v>
+      </c>
+      <c r="B27" s="41">
+        <v>50</v>
+      </c>
+      <c r="C27" s="42">
+        <v>8000</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>719</v>
+      </c>
+      <c r="E27" s="41">
+        <v>50</v>
+      </c>
+      <c r="F27" s="46" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>676</v>
+      </c>
+      <c r="B28" s="41">
+        <v>50</v>
+      </c>
+      <c r="C28" s="42">
         <v>10000</v>
       </c>
-      <c r="D7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="46">
+      <c r="D28" s="45" t="s">
+        <v>721</v>
+      </c>
+      <c r="E28" s="41">
         <v>50</v>
       </c>
-      <c r="F7" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="46">
+      <c r="F28" s="46" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="40" t="s">
+        <v>677</v>
+      </c>
+      <c r="B29" s="41">
         <v>50</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C29" s="42">
+        <v>12000</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>723</v>
+      </c>
+      <c r="E29" s="41">
+        <v>50</v>
+      </c>
+      <c r="F29" s="47" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="40" t="s">
+        <v>678</v>
+      </c>
+      <c r="B30" s="41">
+        <v>50</v>
+      </c>
+      <c r="C30" s="42">
         <v>20000</v>
       </c>
-      <c r="D8" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="46">
+      <c r="D30" s="162"/>
+      <c r="E30" s="162"/>
+      <c r="F30" s="162"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="40" t="s">
+        <v>679</v>
+      </c>
+      <c r="B31" s="41">
         <v>50</v>
       </c>
-      <c r="F8" s="51" t="s">
-[...316 lines deleted...]
-      <c r="A28" s="45" t="s">
+      <c r="C31" s="42">
+        <v>25000</v>
+      </c>
+      <c r="D31" s="162"/>
+      <c r="E31" s="162"/>
+      <c r="F31" s="162"/>
+    </row>
+    <row r="32" spans="1:6" ht="48" x14ac:dyDescent="0.25">
+      <c r="A32" s="40" t="s">
+        <v>680</v>
+      </c>
+      <c r="B32" s="41">
+        <v>10</v>
+      </c>
+      <c r="C32" s="81" t="s">
+        <v>681</v>
+      </c>
+      <c r="D32" s="162"/>
+      <c r="E32" s="162"/>
+      <c r="F32" s="162"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="163" t="s">
+        <v>682</v>
+      </c>
+      <c r="B33" s="163"/>
+      <c r="C33" s="163"/>
+      <c r="D33" s="163"/>
+      <c r="E33" s="163"/>
+      <c r="F33" s="163"/>
+    </row>
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="160" t="s">
+        <v>683</v>
+      </c>
+      <c r="B34" s="160"/>
+      <c r="C34" s="160"/>
+      <c r="D34" s="160"/>
+      <c r="E34" s="160"/>
+      <c r="F34" s="160"/>
+    </row>
+    <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="158" t="s">
+        <v>684</v>
+      </c>
+      <c r="B35" s="158"/>
+      <c r="C35" s="158"/>
+      <c r="D35" s="158"/>
+      <c r="E35" s="158"/>
+      <c r="F35" s="158"/>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="160" t="s">
+        <v>685</v>
+      </c>
+      <c r="B36" s="160"/>
+      <c r="C36" s="160"/>
+      <c r="D36" s="160"/>
+      <c r="E36" s="160"/>
+      <c r="F36" s="160"/>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="158" t="s">
+        <v>686</v>
+      </c>
+      <c r="B37" s="158"/>
+      <c r="C37" s="158"/>
+      <c r="D37" s="158"/>
+      <c r="E37" s="158"/>
+      <c r="F37" s="158"/>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="159" t="s">
         <v>724</v>
       </c>
-      <c r="B28" s="46">
-[...16 lines deleted...]
-      <c r="A29" s="45" t="s">
+      <c r="B38" s="159"/>
+      <c r="C38" s="159"/>
+      <c r="D38" s="159"/>
+      <c r="E38" s="159"/>
+      <c r="F38" s="159"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="160" t="s">
         <v>725</v>
       </c>
-      <c r="B29" s="46">
-[...125 lines deleted...]
-      <c r="F39" s="166"/>
+      <c r="B39" s="160"/>
+      <c r="C39" s="160"/>
+      <c r="D39" s="160"/>
+      <c r="E39" s="160"/>
+      <c r="F39" s="160"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="16">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D30:F32"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="D12:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="D22:F23"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист7">
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:F64"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A47" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B61" sqref="B61:F61"/>
+      <pane ySplit="4" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" customWidth="1"/>
     <col min="3" max="4" width="18.85546875" customWidth="1"/>
     <col min="5" max="5" width="23.140625" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="149" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="149"/>
+      <c r="A1" s="148" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+      <c r="F1" s="148"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="25"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
     <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="36"/>
-[...7 lines deleted...]
-        <v>603</v>
+      <c r="A3" s="31"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="164" t="s">
+        <v>741</v>
+      </c>
+      <c r="D3" s="165"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="82" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="39" t="s">
+      <c r="A4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="40" t="s">
-[...8 lines deleted...]
-      <c r="E4" s="40" t="s">
+      <c r="B4" s="35" t="s">
+        <v>738</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>637</v>
+      </c>
+      <c r="D4" s="79" t="s">
+        <v>560</v>
+      </c>
+      <c r="E4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="93" t="s">
-        <v>681</v>
+      <c r="F4" s="83" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="72" x14ac:dyDescent="0.25">
-      <c r="A5" s="61" t="s">
-[...11 lines deleted...]
-      <c r="E5" s="61" t="s">
+      <c r="A5" s="56" t="s">
+        <v>561</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>736</v>
+      </c>
+      <c r="C5" s="56" t="s">
+        <v>737</v>
+      </c>
+      <c r="D5" s="56" t="s">
+        <v>737</v>
+      </c>
+      <c r="E5" s="56" t="s">
+        <v>563</v>
+      </c>
+      <c r="F5" s="86" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A6" s="56" t="s">
+        <v>562</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>839</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F6" s="86"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="56" t="s">
+        <v>574</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>585</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="86"/>
+    </row>
+    <row r="8" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A8" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>841</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D8" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F8" s="86" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A9" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>843</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E9" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F9" s="86" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>845</v>
+      </c>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="86"/>
+    </row>
+    <row r="11" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A11" s="56" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E11" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F11" s="86" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="36" x14ac:dyDescent="0.25">
+      <c r="A12" s="56" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>846</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>847</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>847</v>
+      </c>
+      <c r="E12" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F12" s="86" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>842</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>844</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>844</v>
+      </c>
+      <c r="E13" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F13" s="86" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>840</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>563</v>
+      </c>
+      <c r="F14" s="86"/>
+    </row>
+    <row r="15" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
+        <v>575</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>848</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>849</v>
+      </c>
+      <c r="F15" s="86" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="56" t="s">
+        <v>578</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F16" s="86"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="56" t="s">
+        <v>579</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>850</v>
+      </c>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="86"/>
+    </row>
+    <row r="18" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A18" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>831</v>
+      </c>
+      <c r="E18" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F18" s="86"/>
+    </row>
+    <row r="19" spans="1:6" ht="48" x14ac:dyDescent="0.25">
+      <c r="A19" s="56" t="s">
+        <v>302</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F19" s="86"/>
+    </row>
+    <row r="20" spans="1:6" ht="48" x14ac:dyDescent="0.25">
+      <c r="A20" s="56" t="s">
+        <v>301</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C20" s="56" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E20" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F20" s="86"/>
+    </row>
+    <row r="21" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A21" s="56" t="s">
+        <v>510</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>854</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>831</v>
+      </c>
+      <c r="E21" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F21" s="86"/>
+    </row>
+    <row r="22" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A22" s="56" t="s">
+        <v>514</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>858</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E22" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F22" s="86"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="56" t="s">
+        <v>580</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="87"/>
+    </row>
+    <row r="24" spans="1:6" ht="309" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="57" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E24" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="F24" s="87" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="192" x14ac:dyDescent="0.25">
+      <c r="A25" s="56" t="s">
+        <v>262</v>
+      </c>
+      <c r="B25" s="57" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="E25" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="F25" s="87" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="192" x14ac:dyDescent="0.25">
+      <c r="A26" s="56" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B26" s="57" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D26" s="57" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E26" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="F26" s="87" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="56" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B27" s="57" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>589</v>
+      </c>
+      <c r="D27" s="57" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E27" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="F27" s="87" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="56" t="s">
+        <v>581</v>
+      </c>
+      <c r="B28" s="57" t="s">
         <v>609</v>
       </c>
-      <c r="F5" s="97" t="s">
-[...196 lines deleted...]
-      <c r="E16" s="62" t="s">
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="86"/>
+    </row>
+    <row r="29" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A29" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29" s="57" t="s">
+        <v>851</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E29" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F29" s="86"/>
+    </row>
+    <row r="30" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A30" s="56" t="s">
+        <v>303</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F30" s="86"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="56" t="s">
         <v>581</v>
       </c>
-      <c r="F16" s="97"/>
-[...26 lines deleted...]
-      <c r="E18" s="62" t="s">
+      <c r="B31" s="57" t="s">
+        <v>577</v>
+      </c>
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="86"/>
+    </row>
+    <row r="32" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="57" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D32" s="56" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E32" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F32" s="86" t="s">
         <v>581</v>
       </c>
-      <c r="F18" s="97"/>
-[...243 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:6" ht="24" x14ac:dyDescent="0.25">
-      <c r="A33" s="61" t="s">
-[...14 lines deleted...]
-      <c r="F33" s="97"/>
+      <c r="A33" s="56" t="s">
+        <v>303</v>
+      </c>
+      <c r="B33" s="57" t="s">
+        <v>832</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>833</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>833</v>
+      </c>
+      <c r="E33" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="F33" s="86"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="61" t="s">
-[...8 lines deleted...]
-      <c r="F34" s="97"/>
+      <c r="A34" s="56" t="s">
+        <v>304</v>
+      </c>
+      <c r="B34" s="57" t="s">
+        <v>855</v>
+      </c>
+      <c r="C34" s="56"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="86"/>
     </row>
     <row r="35" spans="1:6" ht="24" x14ac:dyDescent="0.25">
-      <c r="A35" s="61" t="s">
+      <c r="A35" s="56" t="s">
+        <v>521</v>
+      </c>
+      <c r="B35" s="57" t="s">
+        <v>834</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>835</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>835</v>
+      </c>
+      <c r="E35" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F35" s="86"/>
+    </row>
+    <row r="36" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A36" s="56" t="s">
+        <v>522</v>
+      </c>
+      <c r="B36" s="57" t="s">
+        <v>836</v>
+      </c>
+      <c r="C36" s="56" t="s">
+        <v>837</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>837</v>
+      </c>
+      <c r="E36" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F36" s="86"/>
+    </row>
+    <row r="37" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A37" s="56" t="s">
+        <v>856</v>
+      </c>
+      <c r="B37" s="57" t="s">
+        <v>838</v>
+      </c>
+      <c r="C37" s="56" t="s">
+        <v>835</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>835</v>
+      </c>
+      <c r="E37" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F37" s="86"/>
+    </row>
+    <row r="38" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A38" s="56" t="s">
+        <v>857</v>
+      </c>
+      <c r="B38" s="57" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C38" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" s="57" t="s">
+        <v>537</v>
+      </c>
+      <c r="F38" s="86"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="100" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B39" s="101"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="103"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="100" t="s">
+        <v>812</v>
+      </c>
+      <c r="B40" s="101"/>
+      <c r="C40" s="102"/>
+      <c r="D40" s="102"/>
+      <c r="E40" s="102"/>
+      <c r="F40" s="103"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="57" t="s">
+        <v>807</v>
+      </c>
+      <c r="C41" s="56"/>
+      <c r="D41" s="56"/>
+      <c r="E41" s="57"/>
+      <c r="F41" s="59"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="59" t="s">
+        <v>769</v>
+      </c>
+      <c r="B42" s="57" t="s">
+        <v>692</v>
+      </c>
+      <c r="C42" s="75">
+        <v>20</v>
+      </c>
+      <c r="D42" s="75">
+        <v>20</v>
+      </c>
+      <c r="E42" s="91" t="s">
         <v>563</v>
       </c>
-      <c r="B35" s="62" t="s">
-[...116 lines deleted...]
-        <v>628</v>
+      <c r="F42" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>1101</v>
+        <v>771</v>
+      </c>
+      <c r="B43" s="57" t="s">
+        <v>1024</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>695</v>
+        <v>647</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>647</v>
+      </c>
+      <c r="E43" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F43" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>1102</v>
+        <v>772</v>
+      </c>
+      <c r="B44" s="57" t="s">
+        <v>1025</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>696</v>
+        <v>648</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>648</v>
+      </c>
+      <c r="E44" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F44" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A45" s="67" t="s">
+      <c r="A45" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="62" t="s">
-[...5 lines deleted...]
-      <c r="F45" s="67"/>
+      <c r="B45" s="57" t="s">
+        <v>806</v>
+      </c>
+      <c r="C45" s="56"/>
+      <c r="D45" s="56"/>
+      <c r="E45" s="56"/>
+      <c r="F45" s="61"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A46" s="65" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="84">
+      <c r="A46" s="59" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="57" t="s">
+        <v>692</v>
+      </c>
+      <c r="C46" s="75">
         <v>50</v>
       </c>
-      <c r="D46" s="84">
+      <c r="D46" s="75">
         <v>50</v>
       </c>
-      <c r="E46" s="104" t="s">
-[...3 lines deleted...]
-        <v>628</v>
+      <c r="E46" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F46" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>1101</v>
+        <v>94</v>
+      </c>
+      <c r="B47" s="57" t="s">
+        <v>1024</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>695</v>
+        <v>647</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>647</v>
+      </c>
+      <c r="E47" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F47" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>1102</v>
+        <v>780</v>
+      </c>
+      <c r="B48" s="57" t="s">
+        <v>1025</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>696</v>
+        <v>648</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>648</v>
+      </c>
+      <c r="E48" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F48" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A49" s="113" t="s">
-[...6 lines deleted...]
-      <c r="F49" s="116"/>
+      <c r="A49" s="100" t="s">
+        <v>808</v>
+      </c>
+      <c r="B49" s="101"/>
+      <c r="C49" s="102"/>
+      <c r="D49" s="102"/>
+      <c r="E49" s="102"/>
+      <c r="F49" s="103"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A50" s="67" t="s">
+      <c r="A50" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="B50" s="62" t="s">
-[...12 lines deleted...]
-        <v>628</v>
+      <c r="B50" s="57" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C50" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E50" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F50" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A51" s="67" t="s">
+      <c r="A51" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="B51" s="62" t="s">
-[...12 lines deleted...]
-        <v>628</v>
+      <c r="B51" s="57" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C51" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D51" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E51" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F51" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A52" s="67" t="s">
+      <c r="A52" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="62" t="s">
-[...12 lines deleted...]
-        <v>628</v>
+      <c r="B52" s="57" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C52" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D52" s="56" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E52" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F52" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="67" t="s">
+      <c r="A53" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="B53" s="62" t="s">
-[...12 lines deleted...]
-        <v>628</v>
+      <c r="B53" s="57" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C53" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" s="91" t="s">
+        <v>563</v>
+      </c>
+      <c r="F53" s="59" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A54" s="107"/>
-[...4 lines deleted...]
-      <c r="F54" s="107"/>
+      <c r="A54" s="94"/>
+      <c r="B54" s="94"/>
+      <c r="C54" s="94"/>
+      <c r="D54" s="94"/>
+      <c r="E54" s="94"/>
+      <c r="F54" s="94"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A55" s="95" t="s">
-[...8 lines deleted...]
-      <c r="F55" s="172"/>
+      <c r="A55" s="85" t="s">
+        <v>636</v>
+      </c>
+      <c r="B55" s="166" t="s">
+        <v>635</v>
+      </c>
+      <c r="C55" s="166"/>
+      <c r="D55" s="166"/>
+      <c r="E55" s="166"/>
+      <c r="F55" s="166"/>
     </row>
     <row r="56" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F56" s="142"/>
+      <c r="A56" s="80" t="s">
+        <v>561</v>
+      </c>
+      <c r="B56" s="149" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C56" s="149"/>
+      <c r="D56" s="149"/>
+      <c r="E56" s="149"/>
+      <c r="F56" s="149"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A57" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F57" s="142"/>
+      <c r="A57" s="80" t="s">
+        <v>562</v>
+      </c>
+      <c r="B57" s="149" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C57" s="149"/>
+      <c r="D57" s="149"/>
+      <c r="E57" s="149"/>
+      <c r="F57" s="149"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A58" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F58" s="142"/>
+      <c r="A58" s="80" t="s">
+        <v>574</v>
+      </c>
+      <c r="B58" s="149" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C58" s="149"/>
+      <c r="D58" s="149"/>
+      <c r="E58" s="149"/>
+      <c r="F58" s="149"/>
     </row>
     <row r="59" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F59" s="142"/>
+      <c r="A59" s="80" t="s">
+        <v>575</v>
+      </c>
+      <c r="B59" s="149" t="s">
+        <v>852</v>
+      </c>
+      <c r="C59" s="149"/>
+      <c r="D59" s="149"/>
+      <c r="E59" s="149"/>
+      <c r="F59" s="149"/>
     </row>
     <row r="60" spans="1:6" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F60" s="142"/>
+      <c r="A60" s="80" t="s">
+        <v>578</v>
+      </c>
+      <c r="B60" s="149" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C60" s="149"/>
+      <c r="D60" s="149"/>
+      <c r="E60" s="149"/>
+      <c r="F60" s="149"/>
     </row>
     <row r="61" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F61" s="142"/>
+      <c r="A61" s="80" t="s">
+        <v>579</v>
+      </c>
+      <c r="B61" s="149" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C61" s="149"/>
+      <c r="D61" s="149"/>
+      <c r="E61" s="149"/>
+      <c r="F61" s="149"/>
     </row>
     <row r="62" spans="1:6" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F62" s="142"/>
+      <c r="A62" s="80" t="s">
+        <v>580</v>
+      </c>
+      <c r="B62" s="149" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C62" s="149"/>
+      <c r="D62" s="149"/>
+      <c r="E62" s="149"/>
+      <c r="F62" s="149"/>
     </row>
     <row r="63" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F63" s="142"/>
+      <c r="A63" s="80" t="s">
+        <v>581</v>
+      </c>
+      <c r="B63" s="149" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C63" s="149"/>
+      <c r="D63" s="149"/>
+      <c r="E63" s="149"/>
+      <c r="F63" s="149"/>
     </row>
     <row r="64" spans="1:6" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="89" t="s">
-[...8 lines deleted...]
-      <c r="F64" s="142"/>
+      <c r="A64" s="80" t="s">
+        <v>582</v>
+      </c>
+      <c r="B64" s="149" t="s">
+        <v>791</v>
+      </c>
+      <c r="C64" s="149"/>
+      <c r="D64" s="149"/>
+      <c r="E64" s="149"/>
+      <c r="F64" s="149"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A4:F53"/>
   <mergeCells count="12">
     <mergeCell ref="B64:F64"/>
     <mergeCell ref="B61:F61"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="B59:F59"/>
     <mergeCell ref="B63:F63"/>
     <mergeCell ref="B58:F58"/>
     <mergeCell ref="B55:F55"/>
     <mergeCell ref="B56:F56"/>
     <mergeCell ref="B57:F57"/>
     <mergeCell ref="B60:F60"/>
     <mergeCell ref="B62:F62"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3:F4" location="'Кред. карты+станд.лимиты'!A55" display="№ "/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист8"/>
   <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="14" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="14" customWidth="1"/>
     <col min="3" max="3" width="25.42578125" style="14" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="173"/>
-[...1 lines deleted...]
-      <c r="C1" s="175"/>
+      <c r="A1" s="167"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="169"/>
     </row>
     <row r="2" spans="1:3" ht="24" x14ac:dyDescent="0.2">
-      <c r="A2" s="44" t="s">
-[...6 lines deleted...]
-        <v>699</v>
+      <c r="A2" s="39" t="s">
+        <v>649</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>650</v>
+      </c>
+      <c r="C2" s="39" t="s">
+        <v>651</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="169" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="169"/>
+      <c r="A3" s="163" t="s">
+        <v>652</v>
+      </c>
+      <c r="B3" s="163"/>
+      <c r="C3" s="163"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="46">
+      <c r="A4" s="40" t="s">
+        <v>653</v>
+      </c>
+      <c r="B4" s="41">
         <v>50</v>
       </c>
-      <c r="C4" s="47">
+      <c r="C4" s="42">
         <v>1000</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="46">
+      <c r="A5" s="40" t="s">
+        <v>654</v>
+      </c>
+      <c r="B5" s="41">
         <v>50</v>
       </c>
-      <c r="C5" s="47">
+      <c r="C5" s="42">
         <v>5000</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="46">
+      <c r="A6" s="40" t="s">
+        <v>655</v>
+      </c>
+      <c r="B6" s="41">
         <v>50</v>
       </c>
-      <c r="C6" s="47">
+      <c r="C6" s="42">
         <v>10000</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="46">
+      <c r="A7" s="40" t="s">
+        <v>656</v>
+      </c>
+      <c r="B7" s="41">
         <v>50</v>
       </c>
-      <c r="C7" s="47">
+      <c r="C7" s="42">
         <v>20000</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="46">
+      <c r="A8" s="40" t="s">
+        <v>657</v>
+      </c>
+      <c r="B8" s="41">
         <v>50</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="42">
         <v>50000</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="46">
+      <c r="A9" s="40" t="s">
+        <v>658</v>
+      </c>
+      <c r="B9" s="41">
         <v>50</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="42">
         <v>100000</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="46">
+      <c r="A10" s="40" t="s">
+        <v>659</v>
+      </c>
+      <c r="B10" s="41">
         <v>50</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="42">
         <v>300000</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="46">
+      <c r="A11" s="40" t="s">
+        <v>660</v>
+      </c>
+      <c r="B11" s="41">
         <v>50</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="42">
         <v>400000</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="46">
+      <c r="A12" s="40" t="s">
+        <v>661</v>
+      </c>
+      <c r="B12" s="41">
         <v>50</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="42">
         <v>500000</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="46">
+      <c r="A13" s="40" t="s">
+        <v>662</v>
+      </c>
+      <c r="B13" s="41">
         <v>50</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="42">
         <v>800000</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="46">
+      <c r="A14" s="40" t="s">
+        <v>663</v>
+      </c>
+      <c r="B14" s="41">
         <v>50</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="42">
         <v>1000000</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="46">
+      <c r="A15" s="40" t="s">
+        <v>664</v>
+      </c>
+      <c r="B15" s="41">
         <v>50</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="42">
         <v>1500000</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="46">
+      <c r="A16" s="40" t="s">
+        <v>665</v>
+      </c>
+      <c r="B16" s="41">
         <v>50</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="42">
         <v>1900000</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A17" s="169" t="s">
-[...3 lines deleted...]
-      <c r="C17" s="169"/>
+      <c r="A17" s="163" t="s">
+        <v>666</v>
+      </c>
+      <c r="B17" s="163"/>
+      <c r="C17" s="163"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="46">
+      <c r="A18" s="40" t="s">
+        <v>667</v>
+      </c>
+      <c r="B18" s="41">
         <v>50</v>
       </c>
-      <c r="C18" s="48">
+      <c r="C18" s="43">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="46">
+      <c r="A19" s="40" t="s">
+        <v>668</v>
+      </c>
+      <c r="B19" s="41">
         <v>50</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="42">
         <v>1000</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="46">
+      <c r="A20" s="40" t="s">
+        <v>669</v>
+      </c>
+      <c r="B20" s="41">
         <v>50</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="42">
         <v>2000</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="46">
+      <c r="A21" s="40" t="s">
+        <v>670</v>
+      </c>
+      <c r="B21" s="41">
         <v>50</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="42">
         <v>5000</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A22" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="46">
+      <c r="A22" s="40" t="s">
+        <v>671</v>
+      </c>
+      <c r="B22" s="41">
         <v>50</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="42">
         <v>10000</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A23" s="169" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="169"/>
+      <c r="A23" s="163" t="s">
+        <v>672</v>
+      </c>
+      <c r="B23" s="163"/>
+      <c r="C23" s="163"/>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="46">
+      <c r="A24" s="40" t="s">
+        <v>673</v>
+      </c>
+      <c r="B24" s="41">
         <v>50</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="42">
         <v>3000</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A25" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="46">
+      <c r="A25" s="40" t="s">
+        <v>674</v>
+      </c>
+      <c r="B25" s="41">
         <v>50</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="42">
         <v>6000</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A26" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="46">
+      <c r="A26" s="40" t="s">
+        <v>675</v>
+      </c>
+      <c r="B26" s="41">
         <v>50</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="42">
         <v>8000</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A27" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="46">
+      <c r="A27" s="40" t="s">
+        <v>676</v>
+      </c>
+      <c r="B27" s="41">
         <v>50</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="42">
         <v>10000</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A28" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="46">
+      <c r="A28" s="40" t="s">
+        <v>677</v>
+      </c>
+      <c r="B28" s="41">
         <v>50</v>
       </c>
-      <c r="C28" s="47">
+      <c r="C28" s="42">
         <v>12000</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A29" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="46">
+      <c r="A29" s="40" t="s">
+        <v>678</v>
+      </c>
+      <c r="B29" s="41">
         <v>50</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="42">
         <v>20000</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A30" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="46">
+      <c r="A30" s="40" t="s">
+        <v>679</v>
+      </c>
+      <c r="B30" s="41">
         <v>50</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="42">
         <v>25000</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="60" x14ac:dyDescent="0.2">
-      <c r="A31" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="46">
+      <c r="A31" s="40" t="s">
+        <v>680</v>
+      </c>
+      <c r="B31" s="41">
         <v>10</v>
       </c>
-      <c r="C31" s="90" t="s">
-        <v>729</v>
+      <c r="C31" s="81" t="s">
+        <v>681</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A32" s="169" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="169"/>
+      <c r="A32" s="163" t="s">
+        <v>682</v>
+      </c>
+      <c r="B32" s="163"/>
+      <c r="C32" s="163"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A33" s="166" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="166"/>
+      <c r="A33" s="160" t="s">
+        <v>683</v>
+      </c>
+      <c r="B33" s="160"/>
+      <c r="C33" s="160"/>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A34" s="164" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="164"/>
+      <c r="A34" s="158" t="s">
+        <v>684</v>
+      </c>
+      <c r="B34" s="158"/>
+      <c r="C34" s="158"/>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A35" s="166" t="s">
-[...3 lines deleted...]
-      <c r="C35" s="166"/>
+      <c r="A35" s="160" t="s">
+        <v>685</v>
+      </c>
+      <c r="B35" s="160"/>
+      <c r="C35" s="160"/>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A36" s="164" t="s">
-[...3 lines deleted...]
-      <c r="C36" s="164"/>
+      <c r="A36" s="158" t="s">
+        <v>686</v>
+      </c>
+      <c r="B36" s="158"/>
+      <c r="C36" s="158"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="9">
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A33:C33"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -22730,134 +22764,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CBC6A1C-3C4D-4B93-A3A7-DCAE92E4833F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{360242B7-BD9C-4A56-9AE4-0DAC063EEC8C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9309B0A0-3578-4087-9BBF-D1C2F742D365}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{360242B7-BD9C-4A56-9AE4-0DAC063EEC8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CBC6A1C-3C4D-4B93-A3A7-DCAE92E4833F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>Титул</vt:lpstr>
       <vt:lpstr>Содержание</vt:lpstr>
       <vt:lpstr>Общие условия</vt:lpstr>
       <vt:lpstr>РКО и доп.услуги</vt:lpstr>
       <vt:lpstr>ДБО+лимиты в ДБО</vt:lpstr>
       <vt:lpstr>Карты+станд.лимиты</vt:lpstr>
       <vt:lpstr>Инд.лимиты по картам</vt:lpstr>
       <vt:lpstr>Кред. карты+станд.лимиты</vt:lpstr>
       <vt:lpstr>Инд.лимиты по кред.картам</vt:lpstr>
       <vt:lpstr>Карты стор.Банков+лимиты</vt:lpstr>
+      <vt:lpstr>№_примечания</vt:lpstr>
+      <vt:lpstr>Время_приема_распоряжений</vt:lpstr>
+      <vt:lpstr>Лимиты_в_дистанционных_сервисах_Интернет_банк_и_Мобильный_банк</vt:lpstr>
+      <vt:lpstr>Лимиты_по_обслуживанию_банковских_карт</vt:lpstr>
+      <vt:lpstr>Лимиты_по_обслуживанию_кредитных_карт</vt:lpstr>
+      <vt:lpstr>'РКО и доп.услуги'!Номер_РКО</vt:lpstr>
       <vt:lpstr>'Карты стор.Банков+лимиты'!Область_печати</vt:lpstr>
       <vt:lpstr>'Карты+станд.лимиты'!Область_печати</vt:lpstr>
       <vt:lpstr>'Кред. карты+станд.лимиты'!Область_печати</vt:lpstr>
       <vt:lpstr>'РКО и доп.услуги'!Область_печати</vt:lpstr>
+      <vt:lpstr>Раздел_1</vt:lpstr>
+      <vt:lpstr>Раздел_10</vt:lpstr>
+      <vt:lpstr>Раздел_11</vt:lpstr>
+      <vt:lpstr>Раздел_12</vt:lpstr>
+      <vt:lpstr>Раздел_14</vt:lpstr>
+      <vt:lpstr>Раздел_15</vt:lpstr>
+      <vt:lpstr>Раздел_2</vt:lpstr>
+      <vt:lpstr>Раздел_3</vt:lpstr>
+      <vt:lpstr>Раздел_4</vt:lpstr>
+      <vt:lpstr>Раздел_5</vt:lpstr>
+      <vt:lpstr>Раздел_6</vt:lpstr>
+      <vt:lpstr>Раздел_7</vt:lpstr>
+      <vt:lpstr>Раздел_8</vt:lpstr>
+      <vt:lpstr>Раздел_9</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Губа Ольга Викторовна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>